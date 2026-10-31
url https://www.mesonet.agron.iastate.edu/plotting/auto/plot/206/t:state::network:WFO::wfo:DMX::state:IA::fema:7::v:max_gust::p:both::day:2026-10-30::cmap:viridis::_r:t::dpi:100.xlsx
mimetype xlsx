--- v0 (2026-10-31)
+++ v1 (2026-10-31)
@@ -511,5151 +511,5151 @@
         </is>
       </c>
       <c r="O1" t="inlineStr">
         <is>
           <t>lon</t>
         </is>
       </c>
       <c r="P1" t="inlineStr">
         <is>
           <t>wfo</t>
         </is>
       </c>
       <c r="Q1" t="inlineStr">
         <is>
           <t>state</t>
         </is>
       </c>
       <c r="R1" t="inlineStr">
         <is>
           <t>country</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B2" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C2" t="n">
-        <v>60.8</v>
+        <v>59</v>
       </c>
       <c r="D2" t="n">
-        <v>46.4</v>
+        <v>48.2</v>
       </c>
       <c r="E2" t="n">
-        <v>51.8</v>
+        <v>50</v>
       </c>
       <c r="F2" t="n">
-        <v>42.8</v>
+        <v>39.2</v>
       </c>
       <c r="G2" t="n">
-        <v>67.553856</v>
+        <v>58.018566</v>
       </c>
       <c r="H2" t="n">
-        <v>93.49907</v>
+        <v>93.549255</v>
       </c>
       <c r="I2" t="n">
-        <v>41.851402</v>
+        <v>43.283</v>
       </c>
       <c r="J2" t="n">
-        <v>60.8</v>
+        <v>59</v>
       </c>
       <c r="K2" t="n">
-        <v>18.4</v>
+        <v>16.1</v>
       </c>
       <c r="L2" t="n">
-        <v>24.15</v>
+        <v>19.55</v>
       </c>
       <c r="M2" t="inlineStr">
         <is>
-          <t>BNW</t>
+          <t>OXV</t>
         </is>
       </c>
       <c r="N2" t="n">
-        <v>42.0485694444</v>
+        <v>41.2984472222</v>
       </c>
       <c r="O2" t="n">
-        <v>-93.848575</v>
+        <v>-93.1113916667</v>
       </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>DMX</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R2" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>4</v>
       </c>
       <c r="B3" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C3" t="n">
-        <v>57.2</v>
+        <v>59.5</v>
       </c>
       <c r="D3" t="n">
-        <v>44.6</v>
+        <v>38.7</v>
       </c>
       <c r="E3" t="n">
-        <v>51.8</v>
+        <v>51</v>
       </c>
       <c r="F3" t="n">
-        <v>39.2</v>
+        <v>37.2</v>
       </c>
       <c r="G3" t="n">
-        <v>76.83064</v>
+        <v>55.78502</v>
       </c>
       <c r="H3" t="n">
-        <v>93.59892000000001</v>
+        <v>98.89601</v>
       </c>
       <c r="I3" t="n">
-        <v>39.63412</v>
+        <v>36.34788</v>
       </c>
       <c r="J3" t="n">
-        <v>57.2</v>
+        <v>59.5</v>
       </c>
       <c r="K3" t="n">
-        <v>13.8</v>
+        <v>11.5</v>
       </c>
       <c r="L3" t="n">
-        <v>17.25</v>
+        <v>18.4</v>
       </c>
       <c r="M3" t="inlineStr">
         <is>
-          <t>CKP</t>
+          <t>GBG</t>
         </is>
       </c>
       <c r="N3" t="n">
-        <v>42.7304194444</v>
+        <v>40.938</v>
       </c>
       <c r="O3" t="n">
-        <v>-95.553775</v>
+        <v>-90.43114</v>
       </c>
       <c r="P3" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>ILX</t>
         </is>
       </c>
       <c r="Q3" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>IL</t>
         </is>
       </c>
       <c r="R3" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B4" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C4" t="n">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D4" t="n">
-        <v>52</v>
+        <v>48.2</v>
       </c>
       <c r="E4" t="n">
-        <v>49.6</v>
+        <v>53.6</v>
       </c>
       <c r="F4" t="n">
-        <v>42</v>
+        <v>39.2</v>
       </c>
       <c r="G4" t="n">
-        <v>56.714317</v>
+        <v>61.98636</v>
       </c>
       <c r="H4" t="n">
-        <v>86.17594</v>
+        <v>93.64807999999999</v>
       </c>
       <c r="I4" t="n">
-        <v>52</v>
+        <v>45.041084</v>
       </c>
       <c r="J4" t="n">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="K4" t="n">
         <v>14.95</v>
       </c>
       <c r="L4" t="n">
-        <v>17.25</v>
+        <v>19.55</v>
       </c>
       <c r="M4" t="inlineStr">
         <is>
-          <t>I63</t>
+          <t>LRJ</t>
         </is>
       </c>
       <c r="N4" t="n">
-        <v>39.9875</v>
+        <v>42.77712669</v>
       </c>
       <c r="O4" t="n">
-        <v>-90.80419999999999</v>
+        <v>-96.19500652000001</v>
       </c>
       <c r="P4" t="inlineStr">
         <is>
-          <t>LSX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q4" t="inlineStr">
         <is>
-          <t>IL</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R4" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B5" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C5" t="n">
-        <v>60</v>
+        <v>60.8</v>
       </c>
       <c r="D5" t="n">
+        <v>46.4</v>
+      </c>
+      <c r="E5" t="n">
         <v>51.8</v>
       </c>
-      <c r="E5" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="n">
-        <v>44.6</v>
+        <v>42.8</v>
       </c>
       <c r="G5" t="n">
-        <v>62.74902</v>
+        <v>67.553856</v>
       </c>
       <c r="H5" t="n">
-        <v>100</v>
+        <v>93.49907</v>
       </c>
       <c r="I5" t="n">
-        <v>51.8</v>
+        <v>41.851402</v>
       </c>
       <c r="J5" t="n">
-        <v>60</v>
+        <v>60.8</v>
       </c>
       <c r="K5" t="n">
-        <v>17.25</v>
+        <v>18.4</v>
       </c>
       <c r="L5" t="n">
-        <v>19.55</v>
+        <v>24.15</v>
       </c>
       <c r="M5" t="inlineStr">
         <is>
-          <t>IJX</t>
+          <t>BNW</t>
         </is>
       </c>
       <c r="N5" t="n">
-        <v>39.77461</v>
+        <v>42.0485694444</v>
       </c>
       <c r="O5" t="n">
-        <v>-90.23827</v>
+        <v>-93.848575</v>
       </c>
       <c r="P5" t="inlineStr">
         <is>
-          <t>ILX</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q5" t="inlineStr">
         <is>
-          <t>IL</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R5" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B6" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C6" t="n">
-        <v>62.6</v>
+        <v>57.2</v>
       </c>
       <c r="D6" t="n">
+        <v>44.6</v>
+      </c>
+      <c r="E6" t="n">
         <v>51.8</v>
       </c>
-      <c r="E6" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="n">
-        <v>41</v>
+        <v>39.2</v>
       </c>
       <c r="G6" t="n">
-        <v>59.02405</v>
+        <v>76.83064</v>
       </c>
       <c r="H6" t="n">
-        <v>87.5611</v>
+        <v>93.59892000000001</v>
       </c>
       <c r="I6" t="n">
-        <v>51.8</v>
+        <v>39.63412</v>
       </c>
       <c r="J6" t="n">
-        <v>62.6</v>
+        <v>57.2</v>
       </c>
       <c r="K6" t="n">
-        <v>16.1</v>
+        <v>13.8</v>
       </c>
       <c r="L6" t="n">
-        <v>21.85</v>
+        <v>17.25</v>
       </c>
       <c r="M6" t="inlineStr">
         <is>
-          <t>IKV</t>
+          <t>CKP</t>
         </is>
       </c>
       <c r="N6" t="n">
-        <v>41.6878083333</v>
+        <v>42.7304194444</v>
       </c>
       <c r="O6" t="n">
-        <v>-93.569475</v>
+        <v>-95.553775</v>
       </c>
       <c r="P6" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q6" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R6" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B7" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C7" t="n">
-        <v>57.2</v>
+        <v>67</v>
       </c>
       <c r="D7" t="n">
-        <v>44.6</v>
+        <v>58</v>
       </c>
       <c r="E7" t="n">
-        <v>50</v>
+        <v>63.5</v>
       </c>
       <c r="F7" t="n">
-        <v>39.2</v>
+        <v>48.7</v>
       </c>
       <c r="G7" t="n">
-        <v>70.86772999999999</v>
+        <v>63.90151</v>
       </c>
       <c r="H7" t="n">
-        <v>93.549255</v>
+        <v>100</v>
       </c>
       <c r="I7" t="n">
-        <v>39.181107</v>
+        <v>58</v>
       </c>
       <c r="J7" t="n">
-        <v>57.2</v>
+        <v>67</v>
       </c>
       <c r="K7" t="n">
-        <v>20.7</v>
+        <v>16.1</v>
       </c>
       <c r="L7" t="n">
-        <v>24.15</v>
+        <v>19.55</v>
       </c>
       <c r="M7" t="inlineStr">
         <is>
-          <t>SLB</t>
+          <t>BIE</t>
         </is>
       </c>
       <c r="N7" t="n">
-        <v>42.5972277778</v>
+        <v>40.30128</v>
       </c>
       <c r="O7" t="n">
-        <v>-95.2399194444</v>
+        <v>-96.75411</v>
       </c>
       <c r="P7" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>OAX</t>
         </is>
       </c>
       <c r="Q7" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>NE</t>
         </is>
       </c>
       <c r="R7" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C8" t="n">
-        <v>66.2</v>
+        <v>62</v>
       </c>
       <c r="D8" t="n">
-        <v>51.8</v>
+        <v>52</v>
       </c>
       <c r="E8" t="n">
-        <v>60.8</v>
+        <v>49.6</v>
       </c>
       <c r="F8" t="n">
-        <v>48.2</v>
+        <v>42</v>
       </c>
       <c r="G8" t="n">
-        <v>71.83593999999999</v>
+        <v>56.714317</v>
       </c>
       <c r="H8" t="n">
-        <v>100</v>
+        <v>86.17594</v>
       </c>
       <c r="I8" t="n">
-        <v>51.8</v>
+        <v>52</v>
       </c>
       <c r="J8" t="n">
-        <v>66.2</v>
+        <v>62</v>
       </c>
       <c r="K8" t="n">
-        <v>10.35</v>
+        <v>14.95</v>
       </c>
       <c r="L8" t="n">
         <v>17.25</v>
       </c>
       <c r="M8" t="inlineStr">
         <is>
-          <t>ICL</t>
+          <t>I63</t>
         </is>
       </c>
       <c r="N8" t="n">
-        <v>40.7241527778</v>
+        <v>39.9875</v>
       </c>
       <c r="O8" t="n">
-        <v>-95.0222722222</v>
+        <v>-90.80419999999999</v>
       </c>
       <c r="P8" t="inlineStr">
         <is>
-          <t>OAX</t>
+          <t>LSX</t>
         </is>
       </c>
       <c r="Q8" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>IL</t>
         </is>
       </c>
       <c r="R8" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B9" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C9" t="n">
-        <v>53.8</v>
+        <v>61</v>
       </c>
       <c r="D9" t="n">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="E9" t="n">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="F9" t="n">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="G9" t="n">
-        <v>59.419586</v>
+        <v>51.031193</v>
       </c>
       <c r="H9" t="n">
-        <v>100</v>
+        <v>89.72535999999999</v>
       </c>
       <c r="I9" t="n">
-        <v>33.604248</v>
+        <v>53</v>
       </c>
       <c r="J9" t="n">
-        <v>53.8</v>
+        <v>61</v>
       </c>
       <c r="K9" t="n">
-        <v>14.95</v>
+        <v>16.1</v>
       </c>
       <c r="L9" t="n">
-        <v>18.4</v>
+        <v>24.15</v>
       </c>
       <c r="M9" t="inlineStr">
         <is>
-          <t>AEL</t>
+          <t>OMA</t>
         </is>
       </c>
       <c r="N9" t="n">
-        <v>43.68153</v>
+        <v>41.31028</v>
       </c>
       <c r="O9" t="n">
-        <v>-93.36725</v>
+        <v>-95.89917</v>
       </c>
       <c r="P9" t="inlineStr">
         <is>
-          <t>MPX</t>
+          <t>OAX</t>
         </is>
       </c>
       <c r="Q9" t="inlineStr">
         <is>
-          <t>MN</t>
+          <t>NE</t>
         </is>
       </c>
       <c r="R9" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B10" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C10" t="n">
-        <v>71.2</v>
+        <v>64</v>
       </c>
       <c r="D10" t="n">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="E10" t="n">
-        <v>64.40000000000001</v>
+        <v>56</v>
       </c>
       <c r="F10" t="n">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="G10" t="n">
-        <v>68.763695</v>
+        <v>59.26445</v>
       </c>
       <c r="H10" t="n">
-        <v>97.525246</v>
+        <v>86.62291999999999</v>
       </c>
       <c r="I10" t="n">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="J10" t="n">
-        <v>71.2</v>
+        <v>63</v>
       </c>
       <c r="K10" t="n">
-        <v>10.35</v>
+        <v>13.8</v>
       </c>
       <c r="L10" t="n">
-        <v>16.1</v>
+        <v>18.4</v>
       </c>
       <c r="M10" t="inlineStr">
         <is>
-          <t>HJH</t>
+          <t>TQE</t>
         </is>
       </c>
       <c r="N10" t="n">
-        <v>40.15225</v>
+        <v>41.76353</v>
       </c>
       <c r="O10" t="n">
-        <v>-97.58697220000001</v>
+        <v>-96.17794000000001</v>
       </c>
       <c r="P10" t="inlineStr">
         <is>
-          <t>GID</t>
+          <t>OAX</t>
         </is>
       </c>
       <c r="Q10" t="inlineStr">
         <is>
           <t>NE</t>
         </is>
       </c>
       <c r="R10" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B11" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C11" t="n">
-        <v>62.6</v>
+        <v>61</v>
       </c>
       <c r="D11" t="n">
-        <v>51.8</v>
+        <v>49</v>
       </c>
       <c r="E11" t="n">
-        <v>55.4</v>
+        <v>57</v>
       </c>
       <c r="F11" t="n">
         <v>41</v>
       </c>
       <c r="G11" t="n">
-        <v>62.224957</v>
+        <v>65.991844</v>
       </c>
       <c r="H11" t="n">
-        <v>93.64807999999999</v>
+        <v>96.46597</v>
       </c>
       <c r="I11" t="n">
-        <v>51.8</v>
+        <v>50</v>
       </c>
       <c r="J11" t="n">
-        <v>62.6</v>
+        <v>61</v>
       </c>
       <c r="K11" t="n">
         <v>13.8</v>
       </c>
       <c r="L11" t="n">
-        <v>17.25</v>
+        <v>19.55</v>
       </c>
       <c r="M11" t="inlineStr">
         <is>
-          <t>HNR</t>
+          <t>OFK</t>
         </is>
       </c>
       <c r="N11" t="n">
-        <v>41.58414323</v>
+        <v>41.98546</v>
       </c>
       <c r="O11" t="n">
-        <v>-95.33581975</v>
+        <v>-97.43510999999999</v>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>OAX</t>
         </is>
       </c>
       <c r="Q11" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>NE</t>
         </is>
       </c>
       <c r="R11" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B12" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C12" t="n">
-        <v>57.2</v>
+        <v>67</v>
       </c>
       <c r="D12" t="n">
-        <v>44.6</v>
+        <v>51</v>
       </c>
       <c r="E12" t="n">
-        <v>51.8</v>
+        <v>55</v>
       </c>
       <c r="F12" t="n">
-        <v>39.2</v>
+        <v>45</v>
       </c>
       <c r="G12" t="n">
-        <v>71.259865</v>
+        <v>64.87045999999999</v>
       </c>
       <c r="H12" t="n">
-        <v>100</v>
+        <v>93.549255</v>
       </c>
       <c r="I12" t="n">
-        <v>39.181107</v>
+        <v>51</v>
       </c>
       <c r="J12" t="n">
-        <v>57.2</v>
+        <v>66</v>
       </c>
       <c r="K12" t="n">
-        <v>19.55</v>
+        <v>17.25</v>
       </c>
       <c r="L12" t="n">
         <v>24.15</v>
       </c>
       <c r="M12" t="inlineStr">
         <is>
-          <t>SXK</t>
+          <t>IRK</t>
         </is>
       </c>
       <c r="N12" t="n">
-        <v>42.98945034</v>
+        <v>40.09722</v>
       </c>
       <c r="O12" t="n">
-        <v>-96.16451533</v>
+        <v>-92.54333</v>
       </c>
       <c r="P12" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>EAX</t>
         </is>
       </c>
       <c r="Q12" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MO</t>
         </is>
       </c>
       <c r="R12" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B13" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C13" t="n">
-        <v>64.40000000000001</v>
+        <v>61</v>
       </c>
       <c r="D13" t="n">
         <v>50</v>
       </c>
       <c r="E13" t="n">
-        <v>53.6</v>
+        <v>55</v>
       </c>
       <c r="F13" t="n">
-        <v>37.4</v>
+        <v>40</v>
       </c>
       <c r="G13" t="n">
-        <v>50.6313</v>
+        <v>51.031193</v>
       </c>
       <c r="H13" t="n">
         <v>100</v>
       </c>
       <c r="I13" t="n">
         <v>50</v>
       </c>
       <c r="J13" t="n">
-        <v>64.40000000000001</v>
+        <v>61</v>
       </c>
       <c r="K13" t="n">
-        <v>16.1</v>
+        <v>12.65</v>
       </c>
       <c r="L13" t="n">
-        <v>21.85</v>
+        <v>19.55</v>
       </c>
       <c r="M13" t="inlineStr">
         <is>
-          <t>TVK</t>
+          <t>LWD</t>
         </is>
       </c>
       <c r="N13" t="n">
-        <v>40.6831805556</v>
+        <v>40.630636</v>
       </c>
       <c r="O13" t="n">
-        <v>-92.8983388889</v>
+        <v>-93.90046700000001</v>
       </c>
       <c r="P13" t="inlineStr">
         <is>
           <t>DMX</t>
         </is>
       </c>
       <c r="Q13" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R13" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B14" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C14" t="n">
-        <v>57.2</v>
+        <v>57</v>
       </c>
       <c r="D14" t="n">
-        <v>37.4</v>
+        <v>30</v>
       </c>
       <c r="E14" t="n">
-        <v>46.4</v>
+        <v>47</v>
       </c>
       <c r="F14" t="n">
-        <v>35.6</v>
+        <v>30</v>
       </c>
       <c r="G14" t="n">
-        <v>54.33327</v>
+        <v>59.402515</v>
       </c>
       <c r="H14" t="n">
-        <v>93.13249</v>
+        <v>100</v>
       </c>
       <c r="I14" t="n">
-        <v>33.726032</v>
+        <v>26.395292</v>
       </c>
       <c r="J14" t="n">
-        <v>57.2</v>
+        <v>57</v>
       </c>
       <c r="K14" t="n">
-        <v>13.8</v>
+        <v>17.25</v>
       </c>
       <c r="L14" t="n">
-        <v>16.1</v>
+        <v>18.4</v>
       </c>
       <c r="M14" t="inlineStr">
         <is>
-          <t>ULM</t>
+          <t>MML</t>
         </is>
       </c>
       <c r="N14" t="n">
-        <v>44.32</v>
+        <v>44.45</v>
       </c>
       <c r="O14" t="n">
-        <v>-94.5</v>
+        <v>-95.81999999999999</v>
       </c>
       <c r="P14" t="inlineStr">
         <is>
-          <t>MPX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q14" t="inlineStr">
         <is>
           <t>MN</t>
         </is>
       </c>
       <c r="R14" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B15" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C15" t="n">
-        <v>55.4</v>
+        <v>52</v>
       </c>
       <c r="D15" t="n">
-        <v>35.6</v>
+        <v>44</v>
       </c>
       <c r="E15" t="n">
-        <v>42.8</v>
+        <v>46</v>
       </c>
       <c r="F15" t="n">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G15" t="n">
-        <v>50.6313</v>
+        <v>70.62485</v>
       </c>
       <c r="H15" t="n">
-        <v>93.18655</v>
+        <v>82.431465</v>
       </c>
       <c r="I15" t="n">
-        <v>30.670689</v>
+        <v>38.895027</v>
       </c>
       <c r="J15" t="n">
-        <v>55.4</v>
+        <v>52</v>
       </c>
       <c r="K15" t="n">
-        <v>13.8</v>
+        <v>12.65</v>
       </c>
       <c r="L15" t="n">
-        <v>17.25</v>
+        <v>18.4</v>
       </c>
       <c r="M15" t="inlineStr">
         <is>
-          <t>ACQ</t>
+          <t>DBQ</t>
         </is>
       </c>
       <c r="N15" t="n">
-        <v>44.07346</v>
+        <v>42.39835</v>
       </c>
       <c r="O15" t="n">
-        <v>-93.55294000000001</v>
+        <v>-90.709143</v>
       </c>
       <c r="P15" t="inlineStr">
         <is>
-          <t>MPX</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="Q15" t="inlineStr">
         <is>
-          <t>MN</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R15" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B16" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C16" t="n">
-        <v>55.4</v>
+        <v>58</v>
       </c>
       <c r="D16" t="n">
-        <v>30.2</v>
+        <v>45</v>
       </c>
       <c r="E16" t="n">
-        <v>48.2</v>
+        <v>48</v>
       </c>
       <c r="F16" t="n">
-        <v>30.2</v>
+        <v>38</v>
       </c>
       <c r="G16" t="n">
-        <v>58.272476</v>
+        <v>61.5885</v>
       </c>
       <c r="H16" t="n">
-        <v>100</v>
+        <v>82.78644</v>
       </c>
       <c r="I16" t="n">
-        <v>25.318195</v>
+        <v>43.0322</v>
       </c>
       <c r="J16" t="n">
-        <v>55.4</v>
+        <v>57</v>
       </c>
       <c r="K16" t="n">
-        <v>17.25</v>
+        <v>16.1</v>
       </c>
       <c r="L16" t="n">
         <v>19.55</v>
       </c>
       <c r="M16" t="inlineStr">
         <is>
-          <t>JYG</t>
+          <t>CID</t>
         </is>
       </c>
       <c r="N16" t="n">
-        <v>43.98632</v>
+        <v>41.882899</v>
       </c>
       <c r="O16" t="n">
-        <v>-94.55794</v>
+        <v>-91.724588</v>
       </c>
       <c r="P16" t="inlineStr">
         <is>
-          <t>MPX</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="Q16" t="inlineStr">
         <is>
-          <t>MN</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R16" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B17" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C17" t="n">
-        <v>73.40000000000001</v>
+        <v>56</v>
       </c>
       <c r="D17" t="n">
-        <v>53.6</v>
+        <v>45</v>
       </c>
       <c r="E17" t="n">
-        <v>57.2</v>
+        <v>49</v>
       </c>
       <c r="F17" t="n">
-        <v>42.8</v>
+        <v>38</v>
       </c>
       <c r="G17" t="n">
-        <v>52.80547</v>
+        <v>68.1245</v>
       </c>
       <c r="H17" t="n">
-        <v>87.653595</v>
+        <v>89.00791</v>
       </c>
       <c r="I17" t="n">
-        <v>53.6</v>
+        <v>39.097702</v>
       </c>
       <c r="J17" t="n">
-        <v>73.40000000000001</v>
+        <v>56</v>
       </c>
       <c r="K17" t="n">
         <v>14.95</v>
       </c>
       <c r="L17" t="n">
-        <v>18.4</v>
+        <v>20.7</v>
       </c>
       <c r="M17" t="inlineStr">
         <is>
-          <t>MBY</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="N17" t="n">
-        <v>39.464</v>
+        <v>41.613329</v>
       </c>
       <c r="O17" t="n">
-        <v>-92.42440000000001</v>
+        <v>-90.594829</v>
       </c>
       <c r="P17" t="inlineStr">
         <is>
-          <t>EAX</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr">
         <is>
-          <t>MO</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R17" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="B18" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C18" t="n">
-        <v>55.4</v>
+        <v>58</v>
       </c>
       <c r="D18" t="n">
-        <v>33.8</v>
+        <v>43</v>
       </c>
       <c r="E18" t="n">
-        <v>51.8</v>
+        <v>45</v>
       </c>
       <c r="F18" t="n">
-        <v>33.8</v>
+        <v>38</v>
       </c>
       <c r="G18" t="n">
-        <v>71.45349</v>
+        <v>59.540054</v>
       </c>
       <c r="H18" t="n">
-        <v>100</v>
+        <v>85.589035</v>
       </c>
       <c r="I18" t="n">
-        <v>28.532991</v>
+        <v>37.574005</v>
       </c>
       <c r="J18" t="n">
-        <v>55.4</v>
+        <v>58</v>
       </c>
       <c r="K18" t="n">
-        <v>17.25</v>
+        <v>18.4</v>
       </c>
       <c r="L18" t="n">
-        <v>23</v>
+        <v>19.55</v>
       </c>
       <c r="M18" t="inlineStr">
         <is>
-          <t>MDS</t>
+          <t>MIW</t>
         </is>
       </c>
       <c r="N18" t="n">
-        <v>44.0159722</v>
+        <v>42.110606</v>
       </c>
       <c r="O18" t="n">
-        <v>-97.08593329999999</v>
+        <v>-92.916315</v>
       </c>
       <c r="P18" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
-          <t>SD</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R18" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B19" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C19" t="n">
-        <v>51.8</v>
+        <v>58</v>
       </c>
       <c r="D19" t="n">
-        <v>35.6</v>
+        <v>43</v>
       </c>
       <c r="E19" t="n">
-        <v>44.6</v>
+        <v>47</v>
       </c>
       <c r="F19" t="n">
-        <v>33.8</v>
+        <v>38</v>
       </c>
       <c r="G19" t="n">
-        <v>61.746025</v>
+        <v>57.303215</v>
       </c>
       <c r="H19" t="n">
-        <v>100</v>
+        <v>82.8563</v>
       </c>
       <c r="I19" t="n">
-        <v>32.80402</v>
+        <v>45</v>
       </c>
       <c r="J19" t="n">
-        <v>51.8</v>
+        <v>58</v>
       </c>
       <c r="K19" t="n">
-        <v>12.65</v>
+        <v>13.8</v>
       </c>
       <c r="L19" t="n">
-        <v>17.25</v>
+        <v>20.7</v>
       </c>
       <c r="M19" t="inlineStr">
         <is>
-          <t>FXY</t>
+          <t>IOW</t>
         </is>
       </c>
       <c r="N19" t="n">
-        <v>43.2323166667</v>
+        <v>41.63939</v>
       </c>
       <c r="O19" t="n">
-        <v>-93.62366944439999</v>
+        <v>-91.544535</v>
       </c>
       <c r="P19" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R19" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="B20" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C20" t="n">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="D20" t="n">
-        <v>46.4</v>
+        <v>55</v>
       </c>
       <c r="E20" t="n">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F20" t="n">
-        <v>42.8</v>
+        <v>47</v>
       </c>
       <c r="G20" t="n">
-        <v>71.83593999999999</v>
+        <v>53.941566</v>
       </c>
       <c r="H20" t="n">
-        <v>100</v>
+        <v>92.98265000000001</v>
       </c>
       <c r="I20" t="n">
-        <v>42.873222</v>
+        <v>55</v>
       </c>
       <c r="J20" t="n">
-        <v>59</v>
+        <v>72</v>
       </c>
       <c r="K20" t="n">
-        <v>13.8</v>
+        <v>18.4</v>
       </c>
       <c r="L20" t="n">
-        <v>18.4</v>
+        <v>24.15</v>
       </c>
       <c r="M20" t="inlineStr">
         <is>
-          <t>VMR</t>
+          <t>STJ</t>
         </is>
       </c>
       <c r="N20" t="n">
-        <v>42.7652778</v>
+        <v>39.77194</v>
       </c>
       <c r="O20" t="n">
-        <v>-96.93425000000001</v>
+        <v>-94.90971</v>
       </c>
       <c r="P20" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>EAX</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
-          <t>SD</t>
+          <t>MO</t>
         </is>
       </c>
       <c r="R20" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B21" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C21" t="n">
-        <v>57.2</v>
+        <v>60</v>
       </c>
       <c r="D21" t="n">
-        <v>46.4</v>
+        <v>50</v>
       </c>
       <c r="E21" t="n">
-        <v>55.4</v>
+        <v>49</v>
       </c>
       <c r="F21" t="n">
-        <v>39.2</v>
+        <v>39</v>
       </c>
       <c r="G21" t="n">
-        <v>70.86772999999999</v>
+        <v>45.693634</v>
       </c>
       <c r="H21" t="n">
-        <v>100</v>
+        <v>89.46386</v>
       </c>
       <c r="I21" t="n">
-        <v>42.322617</v>
+        <v>51</v>
       </c>
       <c r="J21" t="n">
-        <v>57.2</v>
+        <v>60</v>
       </c>
       <c r="K21" t="n">
-        <v>17.25</v>
+        <v>18.4</v>
       </c>
       <c r="L21" t="n">
-        <v>17.25</v>
+        <v>25.3</v>
       </c>
       <c r="M21" t="inlineStr">
         <is>
-          <t>AWG</t>
+          <t>BRL</t>
         </is>
       </c>
       <c r="N21" t="n">
-        <v>41.27497177</v>
+        <v>40.772929</v>
       </c>
       <c r="O21" t="n">
-        <v>-91.67455341</v>
+        <v>-91.125494</v>
       </c>
       <c r="P21" t="inlineStr">
         <is>
           <t>DVN</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R21" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B22" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C22" t="n">
-        <v>53.6</v>
+        <v>64</v>
       </c>
       <c r="D22" t="n">
-        <v>37.4</v>
+        <v>53</v>
       </c>
       <c r="E22" t="n">
-        <v>46.4</v>
+        <v>53</v>
       </c>
       <c r="F22" t="n">
-        <v>35.6</v>
+        <v>42</v>
       </c>
       <c r="G22" t="n">
-        <v>66.48042</v>
+        <v>55.140873</v>
       </c>
       <c r="H22" t="n">
-        <v>100</v>
+        <v>86.23287999999999</v>
       </c>
       <c r="I22" t="n">
-        <v>30.764992</v>
+        <v>53</v>
       </c>
       <c r="J22" t="n">
-        <v>53.6</v>
+        <v>63</v>
       </c>
       <c r="K22" t="n">
-        <v>14.95</v>
+        <v>17.25</v>
       </c>
       <c r="L22" t="n">
-        <v>18.4</v>
+        <v>19.55</v>
       </c>
       <c r="M22" t="inlineStr">
         <is>
-          <t>AXA</t>
+          <t>UIN</t>
         </is>
       </c>
       <c r="N22" t="n">
-        <v>43.0796472222</v>
+        <v>39.94285</v>
       </c>
       <c r="O22" t="n">
-        <v>-94.2723694444</v>
+        <v>-91.19458</v>
       </c>
       <c r="P22" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>LSX</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>IL</t>
         </is>
       </c>
       <c r="R22" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="B23" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C23" t="n">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="D23" t="n">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E23" t="n">
-        <v>57.2</v>
+        <v>65</v>
       </c>
       <c r="F23" t="n">
-        <v>40.6</v>
+        <v>56</v>
       </c>
       <c r="G23" t="n">
-        <v>57.375942</v>
+        <v>75.3163</v>
       </c>
       <c r="H23" t="n">
-        <v>91.75145999999999</v>
+        <v>100</v>
       </c>
       <c r="I23" t="n">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="J23" t="n">
-        <v>62</v>
+        <v>72</v>
       </c>
       <c r="K23" t="n">
-        <v>10.35</v>
+        <v>19.55</v>
       </c>
       <c r="L23" t="n">
-        <v>16.1</v>
+        <v>25.3</v>
       </c>
       <c r="M23" t="inlineStr">
         <is>
-          <t>FET</t>
+          <t>CNK</t>
         </is>
       </c>
       <c r="N23" t="n">
-        <v>41.45</v>
+        <v>39.55</v>
       </c>
       <c r="O23" t="n">
-        <v>-96.52</v>
+        <v>-97.65000000000001</v>
       </c>
       <c r="P23" t="inlineStr">
         <is>
-          <t>OAX</t>
+          <t>TOP</t>
         </is>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>NE</t>
+          <t>KS</t>
         </is>
       </c>
       <c r="R23" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B24" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C24" t="n">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="D24" t="n">
-        <v>48.2</v>
+        <v>35</v>
       </c>
       <c r="E24" t="n">
-        <v>53.6</v>
+        <v>45</v>
       </c>
       <c r="F24" t="n">
-        <v>42.8</v>
+        <v>35</v>
       </c>
       <c r="G24" t="n">
-        <v>62.93045</v>
+        <v>68.47564</v>
       </c>
       <c r="H24" t="n">
-        <v>100</v>
+        <v>96.1245</v>
       </c>
       <c r="I24" t="n">
-        <v>42.938774</v>
+        <v>32.091175</v>
       </c>
       <c r="J24" t="n">
-        <v>59</v>
+        <v>51</v>
       </c>
       <c r="K24" t="n">
         <v>16.1</v>
       </c>
       <c r="L24" t="n">
-        <v>26.45</v>
+        <v>20.7</v>
       </c>
       <c r="M24" t="inlineStr">
         <is>
-          <t>FFL</t>
+          <t>MCW</t>
         </is>
       </c>
       <c r="N24" t="n">
-        <v>41.0520888889</v>
+        <v>43.154383</v>
       </c>
       <c r="O24" t="n">
-        <v>-91.9834111111</v>
+        <v>-93.326097</v>
       </c>
       <c r="P24" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R24" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="B25" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C25" t="n">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="D25" t="n">
-        <v>36.7</v>
+        <v>55</v>
       </c>
       <c r="E25" t="n">
-        <v>39.4</v>
+        <v>61</v>
       </c>
       <c r="F25" t="n">
-        <v>34</v>
+        <v>51</v>
       </c>
       <c r="G25" t="n">
-        <v>44.85606</v>
+        <v>72.12902</v>
       </c>
       <c r="H25" t="n">
-        <v>92.43895000000001</v>
+        <v>100</v>
       </c>
       <c r="I25" t="n">
-        <v>34.06152</v>
+        <v>55</v>
       </c>
       <c r="J25" t="n">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="K25" t="n">
-        <v>12.65</v>
+        <v>16.1</v>
       </c>
       <c r="L25" t="n">
-        <v>18.4</v>
+        <v>27.6</v>
       </c>
       <c r="M25" t="inlineStr">
         <is>
-          <t>RGK</t>
+          <t>FNB</t>
         </is>
       </c>
       <c r="N25" t="n">
-        <v>44.59153</v>
+        <v>40.07879</v>
       </c>
       <c r="O25" t="n">
-        <v>-92.48678</v>
+        <v>-95.59199</v>
       </c>
       <c r="P25" t="inlineStr">
         <is>
-          <t>MPX</t>
+          <t>OAX</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
-          <t>MN</t>
+          <t>NE</t>
         </is>
       </c>
       <c r="R25" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="B26" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C26" t="n">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D26" t="n">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E26" t="n">
-        <v>49</v>
+        <v>48.2</v>
       </c>
       <c r="F26" t="n">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G26" t="n">
-        <v>54.699963</v>
+        <v>67.12949</v>
       </c>
       <c r="H26" t="n">
-        <v>79.837746</v>
+        <v>92.61139</v>
       </c>
       <c r="I26" t="n">
-        <v>51</v>
+        <v>38.18721</v>
       </c>
       <c r="J26" t="n">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="K26" t="n">
-        <v>17.25</v>
+        <v>14.95</v>
       </c>
       <c r="L26" t="n">
-        <v>27.6</v>
+        <v>19.55</v>
       </c>
       <c r="M26" t="inlineStr">
         <is>
-          <t>DSM</t>
+          <t>FOD</t>
         </is>
       </c>
       <c r="N26" t="n">
-        <v>41.53395</v>
+        <v>42.549741</v>
       </c>
       <c r="O26" t="n">
-        <v>-93.653114</v>
+        <v>-94.203203</v>
       </c>
       <c r="P26" t="inlineStr">
         <is>
           <t>DMX</t>
         </is>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R26" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="B27" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C27" t="n">
-        <v>58</v>
+        <v>57.2</v>
       </c>
       <c r="D27" t="n">
-        <v>45</v>
+        <v>44.6</v>
       </c>
       <c r="E27" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F27" t="n">
-        <v>38</v>
+        <v>39.2</v>
       </c>
       <c r="G27" t="n">
-        <v>57.303215</v>
+        <v>70.86772999999999</v>
       </c>
       <c r="H27" t="n">
-        <v>82.8563</v>
+        <v>93.549255</v>
       </c>
       <c r="I27" t="n">
-        <v>45</v>
+        <v>39.181107</v>
       </c>
       <c r="J27" t="n">
-        <v>58</v>
+        <v>57.2</v>
       </c>
       <c r="K27" t="n">
-        <v>13.8</v>
+        <v>20.7</v>
       </c>
       <c r="L27" t="n">
-        <v>20.7</v>
+        <v>24.15</v>
       </c>
       <c r="M27" t="inlineStr">
         <is>
-          <t>IOW</t>
+          <t>SLB</t>
         </is>
       </c>
       <c r="N27" t="n">
-        <v>41.63939</v>
+        <v>42.5972277778</v>
       </c>
       <c r="O27" t="n">
-        <v>-91.544535</v>
+        <v>-95.2399194444</v>
       </c>
       <c r="P27" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R27" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B28" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C28" t="n">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D28" t="n">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="E28" t="n">
+        <v>57</v>
+      </c>
+      <c r="F28" t="n">
+        <v>40.6</v>
+      </c>
+      <c r="G28" t="n">
+        <v>71.06461</v>
+      </c>
+      <c r="H28" t="n">
+        <v>93.07152000000001</v>
+      </c>
+      <c r="I28" t="n">
+        <v>47.17847</v>
+      </c>
+      <c r="J28" t="n">
         <v>61</v>
       </c>
-      <c r="F28" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="K28" t="n">
-        <v>16.1</v>
+        <v>11.5</v>
       </c>
       <c r="L28" t="n">
-        <v>27.6</v>
+        <v>18.4</v>
       </c>
       <c r="M28" t="inlineStr">
         <is>
-          <t>FNB</t>
+          <t>LCG</t>
         </is>
       </c>
       <c r="N28" t="n">
-        <v>40.07879</v>
+        <v>42.2418889</v>
       </c>
       <c r="O28" t="n">
-        <v>-95.59199</v>
+        <v>-96.9814167</v>
       </c>
       <c r="P28" t="inlineStr">
         <is>
           <t>OAX</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>NE</t>
         </is>
       </c>
       <c r="R28" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B29" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C29" t="n">
-        <v>53</v>
+        <v>66.2</v>
       </c>
       <c r="D29" t="n">
-        <v>35</v>
+        <v>53.6</v>
       </c>
       <c r="E29" t="n">
-        <v>48.2</v>
+        <v>62.6</v>
       </c>
       <c r="F29" t="n">
-        <v>35</v>
+        <v>44.6</v>
       </c>
       <c r="G29" t="n">
-        <v>66.11445999999999</v>
+        <v>55.126747</v>
       </c>
       <c r="H29" t="n">
         <v>100</v>
       </c>
       <c r="I29" t="n">
-        <v>30.923418</v>
+        <v>53.6</v>
       </c>
       <c r="J29" t="n">
-        <v>53</v>
+        <v>66.2</v>
       </c>
       <c r="K29" t="n">
-        <v>17.25</v>
+        <v>16.1</v>
       </c>
       <c r="L29" t="n">
-        <v>19.55</v>
+        <v>24.15</v>
       </c>
       <c r="M29" t="inlineStr">
         <is>
-          <t>FRM</t>
+          <t>SDA</t>
         </is>
       </c>
       <c r="N29" t="n">
-        <v>43.64394</v>
+        <v>40.753275</v>
       </c>
       <c r="O29" t="n">
-        <v>-94.41561</v>
+        <v>-95.4112333333</v>
       </c>
       <c r="P29" t="inlineStr">
         <is>
-          <t>MPX</t>
+          <t>OAX</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>MN</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R29" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="B30" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C30" t="n">
-        <v>60</v>
+        <v>57.2</v>
       </c>
       <c r="D30" t="n">
-        <v>46</v>
+        <v>37.4</v>
       </c>
       <c r="E30" t="n">
-        <v>50</v>
+        <v>46.4</v>
       </c>
       <c r="F30" t="n">
-        <v>39</v>
+        <v>35.6</v>
       </c>
       <c r="G30" t="n">
-        <v>58.986748</v>
+        <v>54.33327</v>
       </c>
       <c r="H30" t="n">
-        <v>82.574585</v>
+        <v>93.13249</v>
       </c>
       <c r="I30" t="n">
-        <v>42.165348</v>
+        <v>33.726032</v>
       </c>
       <c r="J30" t="n">
-        <v>60</v>
+        <v>57.2</v>
       </c>
       <c r="K30" t="n">
-        <v>12.65</v>
+        <v>13.8</v>
       </c>
       <c r="L30" t="n">
-        <v>17.25</v>
+        <v>16.1</v>
       </c>
       <c r="M30" t="inlineStr">
         <is>
-          <t>PIA</t>
+          <t>ULM</t>
         </is>
       </c>
       <c r="N30" t="n">
-        <v>40.6675</v>
+        <v>44.32</v>
       </c>
       <c r="O30" t="n">
-        <v>-89.68389999999999</v>
+        <v>-94.5</v>
       </c>
       <c r="P30" t="inlineStr">
         <is>
-          <t>ILX</t>
+          <t>MPX</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>IL</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="R30" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="B31" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C31" t="n">
-        <v>56</v>
+        <v>60.8</v>
       </c>
       <c r="D31" t="n">
-        <v>36.5</v>
+        <v>48.2</v>
       </c>
       <c r="E31" t="n">
-        <v>50.7</v>
+        <v>55.4</v>
       </c>
       <c r="F31" t="n">
-        <v>36.5</v>
+        <v>41</v>
       </c>
       <c r="G31" t="n">
-        <v>58.582508</v>
+        <v>55.126747</v>
       </c>
       <c r="H31" t="n">
         <v>100</v>
       </c>
       <c r="I31" t="n">
-        <v>30.264215</v>
+        <v>42.6199</v>
       </c>
       <c r="J31" t="n">
-        <v>56</v>
+        <v>60.8</v>
       </c>
       <c r="K31" t="n">
-        <v>16.1</v>
+        <v>14.95</v>
       </c>
       <c r="L31" t="n">
-        <v>23</v>
+        <v>20.7</v>
       </c>
       <c r="M31" t="inlineStr">
         <is>
-          <t>PQN</t>
+          <t>TNU</t>
         </is>
       </c>
       <c r="N31" t="n">
-        <v>43.98213</v>
+        <v>41.6701111111</v>
       </c>
       <c r="O31" t="n">
-        <v>-96.30041</v>
+        <v>-93.01904166670001</v>
       </c>
       <c r="P31" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>MN</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R31" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B32" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C32" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D32" t="n">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E32" t="n">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F32" t="n">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="G32" t="n">
-        <v>58.52469</v>
+        <v>67.3425</v>
       </c>
       <c r="H32" t="n">
         <v>100</v>
       </c>
       <c r="I32" t="n">
-        <v>35.165268</v>
+        <v>40.031906</v>
       </c>
       <c r="J32" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="K32" t="n">
-        <v>19.55</v>
+        <v>11.5</v>
       </c>
       <c r="L32" t="n">
-        <v>20.7</v>
+        <v>14.95</v>
       </c>
       <c r="M32" t="inlineStr">
         <is>
-          <t>BKX</t>
+          <t>MUT</t>
         </is>
       </c>
       <c r="N32" t="n">
-        <v>44.30483</v>
+        <v>41.3669944444</v>
       </c>
       <c r="O32" t="n">
-        <v>-96.81694</v>
+        <v>-91.140575</v>
       </c>
       <c r="P32" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>SD</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R32" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="B33" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C33" t="n">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="D33" t="n">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E33" t="n">
+        <v>52</v>
+      </c>
+      <c r="F33" t="n">
+        <v>36</v>
+      </c>
+      <c r="G33" t="n">
+        <v>65.991844</v>
+      </c>
+      <c r="H33" t="n">
+        <v>96.388504</v>
+      </c>
+      <c r="I33" t="n">
+        <v>33.31152</v>
+      </c>
+      <c r="J33" t="n">
         <v>55</v>
       </c>
-      <c r="F33" t="n">
-[...13 lines deleted...]
-      </c>
       <c r="K33" t="n">
-        <v>17.25</v>
+        <v>16.1</v>
       </c>
       <c r="L33" t="n">
-        <v>24.15</v>
+        <v>20.7</v>
       </c>
       <c r="M33" t="inlineStr">
         <is>
-          <t>IRK</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="N33" t="n">
-        <v>40.09722</v>
+        <v>43.57694</v>
       </c>
       <c r="O33" t="n">
-        <v>-92.54333</v>
+        <v>-96.75360999999999</v>
       </c>
       <c r="P33" t="inlineStr">
         <is>
-          <t>EAX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>MO</t>
+          <t>SD</t>
         </is>
       </c>
       <c r="R33" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B34" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C34" t="n">
-        <v>72</v>
+        <v>67.5</v>
       </c>
       <c r="D34" t="n">
-        <v>55</v>
+        <v>44.2</v>
       </c>
       <c r="E34" t="n">
-        <v>62</v>
+        <v>50.7</v>
       </c>
       <c r="F34" t="n">
-        <v>47</v>
+        <v>38.7</v>
       </c>
       <c r="G34" t="n">
-        <v>53.941566</v>
+        <v>36.961777</v>
       </c>
       <c r="H34" t="n">
-        <v>92.98265000000001</v>
+        <v>86.05468999999999</v>
       </c>
       <c r="I34" t="n">
-        <v>55</v>
+        <v>40.884136</v>
       </c>
       <c r="J34" t="n">
-        <v>72</v>
+        <v>67.5</v>
       </c>
       <c r="K34" t="n">
+        <v>12.65</v>
+      </c>
+      <c r="L34" t="n">
         <v>18.4</v>
       </c>
-      <c r="L34" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M34" t="inlineStr">
         <is>
-          <t>STJ</t>
+          <t>AAA</t>
         </is>
       </c>
       <c r="N34" t="n">
-        <v>39.77194</v>
+        <v>40.1586944</v>
       </c>
       <c r="O34" t="n">
-        <v>-94.90971</v>
+        <v>-89.33502780000001</v>
       </c>
       <c r="P34" t="inlineStr">
         <is>
-          <t>EAX</t>
+          <t>ILX</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>MO</t>
+          <t>IL</t>
         </is>
       </c>
       <c r="R34" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B35" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C35" t="n">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="D35" t="n">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="E35" t="n">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="F35" t="n">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="G35" t="n">
-        <v>51.031193</v>
+        <v>68.359116</v>
       </c>
       <c r="H35" t="n">
-        <v>89.72535999999999</v>
+        <v>92.38249</v>
       </c>
       <c r="I35" t="n">
-        <v>53</v>
+        <v>31.552166</v>
       </c>
       <c r="J35" t="n">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="K35" t="n">
-        <v>16.1</v>
+        <v>17.25</v>
       </c>
       <c r="L35" t="n">
-        <v>24.15</v>
+        <v>21.85</v>
       </c>
       <c r="M35" t="inlineStr">
         <is>
-          <t>OMA</t>
+          <t>SPW</t>
         </is>
       </c>
       <c r="N35" t="n">
-        <v>41.31028</v>
+        <v>43.168218</v>
       </c>
       <c r="O35" t="n">
-        <v>-95.89917</v>
+        <v>-95.210088</v>
       </c>
       <c r="P35" t="inlineStr">
         <is>
-          <t>OAX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>NE</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R35" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
+        <v>51</v>
+      </c>
+      <c r="B36" s="1" t="n">
+        <v>46325</v>
+      </c>
+      <c r="C36" t="n">
+        <v>62</v>
+      </c>
+      <c r="D36" t="n">
         <v>53</v>
       </c>
-      <c r="B36" s="1" t="n">
-[...7 lines deleted...]
-      </c>
       <c r="E36" t="n">
-        <v>56</v>
+        <v>57.2</v>
       </c>
       <c r="F36" t="n">
-        <v>42</v>
+        <v>40.6</v>
       </c>
       <c r="G36" t="n">
-        <v>59.26445</v>
+        <v>57.375942</v>
       </c>
       <c r="H36" t="n">
-        <v>86.62291999999999</v>
+        <v>91.75145999999999</v>
       </c>
       <c r="I36" t="n">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J36" t="n">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="K36" t="n">
-        <v>13.8</v>
+        <v>10.35</v>
       </c>
       <c r="L36" t="n">
-        <v>18.4</v>
+        <v>16.1</v>
       </c>
       <c r="M36" t="inlineStr">
         <is>
-          <t>TQE</t>
+          <t>FET</t>
         </is>
       </c>
       <c r="N36" t="n">
-        <v>41.76353</v>
+        <v>41.45</v>
       </c>
       <c r="O36" t="n">
-        <v>-96.17794000000001</v>
+        <v>-96.52</v>
       </c>
       <c r="P36" t="inlineStr">
         <is>
           <t>OAX</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>NE</t>
         </is>
       </c>
       <c r="R36" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B37" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C37" t="n">
-        <v>57.2</v>
+        <v>59</v>
       </c>
       <c r="D37" t="n">
-        <v>32</v>
+        <v>48.2</v>
       </c>
       <c r="E37" t="n">
-        <v>48.2</v>
+        <v>53.6</v>
       </c>
       <c r="F37" t="n">
-        <v>32</v>
+        <v>42.8</v>
       </c>
       <c r="G37" t="n">
-        <v>50.908497</v>
+        <v>62.93045</v>
       </c>
       <c r="H37" t="n">
         <v>100</v>
       </c>
       <c r="I37" t="n">
-        <v>28.532991</v>
+        <v>42.938774</v>
       </c>
       <c r="J37" t="n">
-        <v>57.2</v>
+        <v>59</v>
       </c>
       <c r="K37" t="n">
-        <v>14.95</v>
+        <v>16.1</v>
       </c>
       <c r="L37" t="n">
-        <v>20.7</v>
+        <v>26.45</v>
       </c>
       <c r="M37" t="inlineStr">
         <is>
-          <t>TKC</t>
+          <t>FFL</t>
         </is>
       </c>
       <c r="N37" t="n">
-        <v>44.2491</v>
+        <v>41.0520888889</v>
       </c>
       <c r="O37" t="n">
-        <v>-95.60720000000001</v>
+        <v>-91.9834111111</v>
       </c>
       <c r="P37" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>MN</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R37" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>56</v>
       </c>
       <c r="B38" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C38" t="n">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D38" t="n">
-        <v>50</v>
+        <v>36.7</v>
       </c>
       <c r="E38" t="n">
-        <v>55</v>
+        <v>39.4</v>
       </c>
       <c r="F38" t="n">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="G38" t="n">
-        <v>51.031193</v>
+        <v>44.85606</v>
       </c>
       <c r="H38" t="n">
-        <v>100</v>
+        <v>92.43895000000001</v>
       </c>
       <c r="I38" t="n">
-        <v>50</v>
+        <v>34.06152</v>
       </c>
       <c r="J38" t="n">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="K38" t="n">
         <v>12.65</v>
       </c>
       <c r="L38" t="n">
-        <v>19.55</v>
+        <v>18.4</v>
       </c>
       <c r="M38" t="inlineStr">
         <is>
-          <t>LWD</t>
+          <t>RGK</t>
         </is>
       </c>
       <c r="N38" t="n">
-        <v>40.630636</v>
+        <v>44.59153</v>
       </c>
       <c r="O38" t="n">
-        <v>-93.90046700000001</v>
+        <v>-92.48678</v>
       </c>
       <c r="P38" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>MPX</t>
         </is>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="R38" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B39" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C39" t="n">
-        <v>57</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="D39" t="n">
-        <v>47</v>
+        <v>53.6</v>
       </c>
       <c r="E39" t="n">
-        <v>48</v>
+        <v>60.8</v>
       </c>
       <c r="F39" t="n">
-        <v>38</v>
+        <v>44.6</v>
       </c>
       <c r="G39" t="n">
-        <v>61.5885</v>
+        <v>58.77521</v>
       </c>
       <c r="H39" t="n">
-        <v>82.78644</v>
+        <v>100</v>
       </c>
       <c r="I39" t="n">
-        <v>43.0322</v>
+        <v>53.6</v>
       </c>
       <c r="J39" t="n">
-        <v>57</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="K39" t="n">
         <v>16.1</v>
       </c>
       <c r="L39" t="n">
-        <v>19.55</v>
+        <v>24.15</v>
       </c>
       <c r="M39" t="inlineStr">
         <is>
-          <t>CID</t>
+          <t>EZZ</t>
         </is>
       </c>
       <c r="N39" t="n">
-        <v>41.882899</v>
+        <v>39.7276</v>
       </c>
       <c r="O39" t="n">
-        <v>-91.724588</v>
+        <v>-94.2764</v>
       </c>
       <c r="P39" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>EAX</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MO</t>
         </is>
       </c>
       <c r="R39" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B40" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C40" t="n">
-        <v>63</v>
+        <v>60.8</v>
       </c>
       <c r="D40" t="n">
-        <v>46</v>
+        <v>39.2</v>
       </c>
       <c r="E40" t="n">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F40" t="n">
-        <v>41</v>
+        <v>35.6</v>
       </c>
       <c r="G40" t="n">
-        <v>58.006786</v>
+        <v>41.418293</v>
       </c>
       <c r="H40" t="n">
-        <v>85.94504000000001</v>
+        <v>100</v>
       </c>
       <c r="I40" t="n">
-        <v>45.500744</v>
+        <v>32.982273</v>
       </c>
       <c r="J40" t="n">
-        <v>63</v>
+        <v>60.8</v>
       </c>
       <c r="K40" t="n">
-        <v>14.95</v>
+        <v>18.4</v>
       </c>
       <c r="L40" t="n">
         <v>23</v>
       </c>
       <c r="M40" t="inlineStr">
         <is>
-          <t>AMW</t>
+          <t>6E5</t>
         </is>
       </c>
       <c r="N40" t="n">
-        <v>41.990439</v>
+        <v>44.4330475</v>
       </c>
       <c r="O40" t="n">
-        <v>-93.618515</v>
+        <v>-97.55816</v>
       </c>
       <c r="P40" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>SD</t>
         </is>
       </c>
       <c r="R40" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B41" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C41" t="n">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="D41" t="n">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="E41" t="n">
-        <v>49</v>
+        <v>39.4</v>
       </c>
       <c r="F41" t="n">
-        <v>39</v>
+        <v>32.7</v>
       </c>
       <c r="G41" t="n">
-        <v>45.693634</v>
+        <v>45.056892</v>
       </c>
       <c r="H41" t="n">
-        <v>89.46386</v>
+        <v>87.283676</v>
       </c>
       <c r="I41" t="n">
-        <v>51</v>
+        <v>35.139904</v>
       </c>
       <c r="J41" t="n">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="K41" t="n">
-        <v>18.4</v>
+        <v>11.5</v>
       </c>
       <c r="L41" t="n">
-        <v>25.3</v>
+        <v>17.25</v>
       </c>
       <c r="M41" t="inlineStr">
         <is>
-          <t>BRL</t>
+          <t>9MN</t>
         </is>
       </c>
       <c r="N41" t="n">
-        <v>40.772929</v>
+        <v>44.0197569</v>
       </c>
       <c r="O41" t="n">
-        <v>-91.125494</v>
+        <v>-92.48305999999999</v>
       </c>
       <c r="P41" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>ARX</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="R41" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>61</v>
       </c>
       <c r="B42" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C42" t="n">
         <v>62.6</v>
       </c>
       <c r="D42" t="n">
-        <v>46.4</v>
+        <v>50</v>
       </c>
       <c r="E42" t="n">
-        <v>55.4</v>
+        <v>48.2</v>
       </c>
       <c r="F42" t="n">
-        <v>44.6</v>
+        <v>41</v>
       </c>
       <c r="G42" t="n">
-        <v>77.15053</v>
+        <v>48.006886</v>
       </c>
       <c r="H42" t="n">
-        <v>93.59892000000001</v>
+        <v>87.37333</v>
       </c>
       <c r="I42" t="n">
-        <v>45.041084</v>
+        <v>50</v>
       </c>
       <c r="J42" t="n">
         <v>62.6</v>
       </c>
       <c r="K42" t="n">
-        <v>18.4</v>
+        <v>17.25</v>
       </c>
       <c r="L42" t="n">
-        <v>24.15</v>
+        <v>20.7</v>
       </c>
       <c r="M42" t="inlineStr">
         <is>
-          <t>CIN</t>
+          <t>FSW</t>
         </is>
       </c>
       <c r="N42" t="n">
-        <v>42.0443611111</v>
+        <v>40.6614833333</v>
       </c>
       <c r="O42" t="n">
-        <v>-94.7888805556</v>
+        <v>-91.32671666669999</v>
       </c>
       <c r="P42" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R42" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B43" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C43" t="n">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D43" t="n">
-        <v>42.3</v>
+        <v>46</v>
       </c>
       <c r="E43" t="n">
-        <v>44.8</v>
+        <v>50</v>
       </c>
       <c r="F43" t="n">
-        <v>38.3</v>
+        <v>39</v>
       </c>
       <c r="G43" t="n">
-        <v>59.402515</v>
+        <v>58.986748</v>
       </c>
       <c r="H43" t="n">
-        <v>87.66795999999999</v>
+        <v>82.574585</v>
       </c>
       <c r="I43" t="n">
-        <v>42.3</v>
+        <v>42.165348</v>
       </c>
       <c r="J43" t="n">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K43" t="n">
-        <v>14.95</v>
+        <v>12.65</v>
       </c>
       <c r="L43" t="n">
-        <v>19.55</v>
+        <v>17.25</v>
       </c>
       <c r="M43" t="inlineStr">
         <is>
-          <t>IFA</t>
+          <t>PIA</t>
         </is>
       </c>
       <c r="N43" t="n">
-        <v>42.4690972222</v>
+        <v>40.6675</v>
       </c>
       <c r="O43" t="n">
-        <v>-93.26508055559999</v>
+        <v>-89.68389999999999</v>
       </c>
       <c r="P43" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>ILX</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>IL</t>
         </is>
       </c>
       <c r="R43" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B44" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C44" t="n">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="D44" t="n">
-        <v>45.5</v>
+        <v>52</v>
       </c>
       <c r="E44" t="n">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F44" t="n">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G44" t="n">
-        <v>55.432274</v>
+        <v>63.865128</v>
       </c>
       <c r="H44" t="n">
-        <v>89.61153400000001</v>
+        <v>92.92255400000001</v>
       </c>
       <c r="I44" t="n">
-        <v>42.391476</v>
+        <v>54</v>
       </c>
       <c r="J44" t="n">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="K44" t="n">
-        <v>12.65</v>
+        <v>14.95</v>
       </c>
       <c r="L44" t="n">
-        <v>18.4</v>
+        <v>16.1</v>
       </c>
       <c r="M44" t="inlineStr">
         <is>
-          <t>GGI</t>
+          <t>SPI</t>
         </is>
       </c>
       <c r="N44" t="n">
-        <v>41.7097305556</v>
+        <v>39.8447</v>
       </c>
       <c r="O44" t="n">
-        <v>-92.7331972222</v>
+        <v>-89.68389999999999</v>
       </c>
       <c r="P44" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>ILX</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>IL</t>
         </is>
       </c>
       <c r="R44" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B45" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C45" t="n">
+        <v>66.2</v>
+      </c>
+      <c r="D45" t="n">
         <v>53.6</v>
       </c>
-      <c r="D45" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="E45" t="n">
-        <v>51.8</v>
+        <v>66.2</v>
       </c>
       <c r="F45" t="n">
-        <v>39.2</v>
+        <v>46.4</v>
       </c>
       <c r="G45" t="n">
-        <v>71.45349</v>
+        <v>62.93045</v>
       </c>
       <c r="H45" t="n">
         <v>100</v>
       </c>
       <c r="I45" t="n">
-        <v>33.555305</v>
+        <v>53.6</v>
       </c>
       <c r="J45" t="n">
-        <v>53.6</v>
+        <v>66.2</v>
       </c>
       <c r="K45" t="n">
         <v>16.1</v>
       </c>
       <c r="L45" t="n">
-        <v>21.85</v>
+        <v>19.55</v>
       </c>
       <c r="M45" t="inlineStr">
         <is>
-          <t>CAV</t>
+          <t>JYR</t>
         </is>
       </c>
       <c r="N45" t="n">
-        <v>42.7430416667</v>
+        <v>40.89675</v>
       </c>
       <c r="O45" t="n">
-        <v>-93.7592583333</v>
+        <v>-97.62277779999999</v>
       </c>
       <c r="P45" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>GID</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>NE</t>
         </is>
       </c>
       <c r="R45" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B46" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C46" t="n">
-        <v>58</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="D46" t="n">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E46" t="n">
-        <v>48.2</v>
+        <v>50</v>
       </c>
       <c r="F46" t="n">
-        <v>40</v>
+        <v>39.2</v>
       </c>
       <c r="G46" t="n">
-        <v>67.12949</v>
+        <v>50.908497</v>
       </c>
       <c r="H46" t="n">
-        <v>92.61139</v>
+        <v>100</v>
       </c>
       <c r="I46" t="n">
-        <v>38.18721</v>
+        <v>50</v>
       </c>
       <c r="J46" t="n">
-        <v>58</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="K46" t="n">
-        <v>14.95</v>
+        <v>19.55</v>
       </c>
       <c r="L46" t="n">
-        <v>19.55</v>
+        <v>23</v>
       </c>
       <c r="M46" t="inlineStr">
         <is>
-          <t>FOD</t>
+          <t>EOK</t>
         </is>
       </c>
       <c r="N46" t="n">
-        <v>42.549741</v>
+        <v>40.4614611111</v>
       </c>
       <c r="O46" t="n">
-        <v>-94.203203</v>
+        <v>-91.4273916667</v>
       </c>
       <c r="P46" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R46" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B47" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C47" t="n">
-        <v>72</v>
+        <v>57.2</v>
       </c>
       <c r="D47" t="n">
-        <v>57</v>
+        <v>39.2</v>
       </c>
       <c r="E47" t="n">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="F47" t="n">
-        <v>56</v>
+        <v>39.2</v>
       </c>
       <c r="G47" t="n">
-        <v>75.3163</v>
+        <v>58.52469</v>
       </c>
       <c r="H47" t="n">
         <v>100</v>
       </c>
       <c r="I47" t="n">
-        <v>57</v>
+        <v>35.827988</v>
       </c>
       <c r="J47" t="n">
-        <v>72</v>
+        <v>57.2</v>
       </c>
       <c r="K47" t="n">
-        <v>17.25</v>
+        <v>14.95</v>
       </c>
       <c r="L47" t="n">
-        <v>25.3</v>
+        <v>19.55</v>
       </c>
       <c r="M47" t="inlineStr">
         <is>
-          <t>CNK</t>
+          <t>VTI</t>
         </is>
       </c>
       <c r="N47" t="n">
-        <v>39.55</v>
+        <v>42.2175777778</v>
       </c>
       <c r="O47" t="n">
-        <v>-97.65000000000001</v>
+        <v>-92.0248416667</v>
       </c>
       <c r="P47" t="inlineStr">
         <is>
-          <t>TOP</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>KS</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R47" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>69</v>
       </c>
       <c r="B48" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C48" t="n">
-        <v>57</v>
+        <v>53.6</v>
       </c>
       <c r="D48" t="n">
-        <v>30</v>
+        <v>39.2</v>
       </c>
       <c r="E48" t="n">
-        <v>47</v>
+        <v>42.8</v>
       </c>
       <c r="F48" t="n">
-        <v>30</v>
+        <v>37.4</v>
       </c>
       <c r="G48" t="n">
-        <v>59.402515</v>
+        <v>54.0655</v>
       </c>
       <c r="H48" t="n">
         <v>100</v>
       </c>
       <c r="I48" t="n">
-        <v>26.395292</v>
+        <v>36.369637</v>
       </c>
       <c r="J48" t="n">
-        <v>57</v>
+        <v>53.6</v>
       </c>
       <c r="K48" t="n">
-        <v>17.25</v>
+        <v>11.5</v>
       </c>
       <c r="L48" t="n">
-        <v>18.4</v>
+        <v>14.95</v>
       </c>
       <c r="M48" t="inlineStr">
         <is>
-          <t>MML</t>
+          <t>DEH</t>
         </is>
       </c>
       <c r="N48" t="n">
-        <v>44.45</v>
+        <v>43.2755194444</v>
       </c>
       <c r="O48" t="n">
-        <v>-95.81999999999999</v>
+        <v>-91.7433138889</v>
       </c>
       <c r="P48" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>ARX</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>MN</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R48" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>70</v>
       </c>
       <c r="B49" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C49" t="n">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D49" t="n">
-        <v>42</v>
+        <v>44.6</v>
       </c>
       <c r="E49" t="n">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F49" t="n">
-        <v>38</v>
+        <v>37.4</v>
       </c>
       <c r="G49" t="n">
-        <v>68.1245</v>
+        <v>51.184135</v>
       </c>
       <c r="H49" t="n">
-        <v>89.00791</v>
+        <v>93.549255</v>
       </c>
       <c r="I49" t="n">
-        <v>39.097702</v>
+        <v>40.70536</v>
       </c>
       <c r="J49" t="n">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="K49" t="n">
         <v>14.95</v>
       </c>
       <c r="L49" t="n">
-        <v>20.7</v>
+        <v>23</v>
       </c>
       <c r="M49" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>MPZ</t>
         </is>
       </c>
       <c r="N49" t="n">
-        <v>41.613329</v>
+        <v>40.9452527778</v>
       </c>
       <c r="O49" t="n">
-        <v>-90.594829</v>
+        <v>-91.51222777780001</v>
       </c>
       <c r="P49" t="inlineStr">
         <is>
           <t>DVN</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R49" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B50" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C50" t="n">
-        <v>52</v>
+        <v>55.4</v>
       </c>
       <c r="D50" t="n">
-        <v>43</v>
+        <v>37.4</v>
       </c>
       <c r="E50" t="n">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="F50" t="n">
-        <v>37</v>
+        <v>37.4</v>
       </c>
       <c r="G50" t="n">
-        <v>70.62485</v>
+        <v>62.224957</v>
       </c>
       <c r="H50" t="n">
-        <v>82.431465</v>
+        <v>100</v>
       </c>
       <c r="I50" t="n">
-        <v>38.895027</v>
+        <v>37.4</v>
       </c>
       <c r="J50" t="n">
-        <v>52</v>
+        <v>55.4</v>
       </c>
       <c r="K50" t="n">
-        <v>12.65</v>
+        <v>10.35</v>
       </c>
       <c r="L50" t="n">
-        <v>18.4</v>
+        <v>14.95</v>
       </c>
       <c r="M50" t="inlineStr">
         <is>
-          <t>DBQ</t>
+          <t>MXO</t>
         </is>
       </c>
       <c r="N50" t="n">
-        <v>42.39835</v>
+        <v>42.2203611111</v>
       </c>
       <c r="O50" t="n">
-        <v>-90.709143</v>
+        <v>-91.1604555556</v>
       </c>
       <c r="P50" t="inlineStr">
         <is>
           <t>DVN</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R50" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B51" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C51" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D51" t="n">
-        <v>50</v>
+        <v>51.8</v>
       </c>
       <c r="E51" t="n">
-        <v>57</v>
+        <v>54.3</v>
       </c>
       <c r="F51" t="n">
-        <v>41</v>
+        <v>44.6</v>
       </c>
       <c r="G51" t="n">
-        <v>65.991844</v>
+        <v>62.74902</v>
       </c>
       <c r="H51" t="n">
-        <v>96.46597</v>
+        <v>100</v>
       </c>
       <c r="I51" t="n">
-        <v>50</v>
+        <v>51.8</v>
       </c>
       <c r="J51" t="n">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="K51" t="n">
-        <v>13.8</v>
+        <v>17.25</v>
       </c>
       <c r="L51" t="n">
         <v>19.55</v>
       </c>
       <c r="M51" t="inlineStr">
         <is>
-          <t>OFK</t>
+          <t>IJX</t>
         </is>
       </c>
       <c r="N51" t="n">
-        <v>41.98546</v>
+        <v>39.77461</v>
       </c>
       <c r="O51" t="n">
-        <v>-97.43510999999999</v>
+        <v>-90.23827</v>
       </c>
       <c r="P51" t="inlineStr">
         <is>
-          <t>OAX</t>
+          <t>ILX</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
-          <t>NE</t>
+          <t>IL</t>
         </is>
       </c>
       <c r="R51" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B52" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C52" t="n">
-        <v>58</v>
+        <v>62.6</v>
       </c>
       <c r="D52" t="n">
-        <v>42</v>
+        <v>51.8</v>
       </c>
       <c r="E52" t="n">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="F52" t="n">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G52" t="n">
-        <v>59.540054</v>
+        <v>59.02405</v>
       </c>
       <c r="H52" t="n">
-        <v>85.589035</v>
+        <v>87.5611</v>
       </c>
       <c r="I52" t="n">
-        <v>37.574005</v>
+        <v>51.8</v>
       </c>
       <c r="J52" t="n">
-        <v>58</v>
+        <v>62.6</v>
       </c>
       <c r="K52" t="n">
-        <v>18.4</v>
+        <v>16.1</v>
       </c>
       <c r="L52" t="n">
-        <v>19.55</v>
+        <v>21.85</v>
       </c>
       <c r="M52" t="inlineStr">
         <is>
-          <t>MIW</t>
+          <t>IKV</t>
         </is>
       </c>
       <c r="N52" t="n">
-        <v>42.110606</v>
+        <v>41.6878083333</v>
       </c>
       <c r="O52" t="n">
-        <v>-92.916315</v>
+        <v>-93.569475</v>
       </c>
       <c r="P52" t="inlineStr">
         <is>
           <t>DMX</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R52" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B53" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C53" t="n">
-        <v>73.40000000000001</v>
+        <v>59</v>
       </c>
       <c r="D53" t="n">
-        <v>53.6</v>
+        <v>48.6</v>
       </c>
       <c r="E53" t="n">
-        <v>60.8</v>
+        <v>51.8</v>
       </c>
       <c r="F53" t="n">
-        <v>44.6</v>
+        <v>43</v>
       </c>
       <c r="G53" t="n">
-        <v>58.77521</v>
+        <v>67.04621</v>
       </c>
       <c r="H53" t="n">
-        <v>100</v>
+        <v>98.15545</v>
       </c>
       <c r="I53" t="n">
-        <v>53.6</v>
+        <v>43.98808</v>
       </c>
       <c r="J53" t="n">
-        <v>73.40000000000001</v>
+        <v>59</v>
       </c>
       <c r="K53" t="n">
-        <v>16.1</v>
+        <v>24.15</v>
       </c>
       <c r="L53" t="n">
-        <v>24.15</v>
+        <v>27.6</v>
       </c>
       <c r="M53" t="inlineStr">
         <is>
-          <t>EZZ</t>
+          <t>OOA</t>
         </is>
       </c>
       <c r="N53" t="n">
-        <v>39.7276</v>
+        <v>41.227275</v>
       </c>
       <c r="O53" t="n">
-        <v>-94.2764</v>
+        <v>-92.49186666670001</v>
       </c>
       <c r="P53" t="inlineStr">
         <is>
-          <t>EAX</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
-          <t>MO</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R53" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B54" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C54" t="n">
         <v>66.2</v>
       </c>
       <c r="D54" t="n">
-        <v>53.6</v>
+        <v>51.8</v>
       </c>
       <c r="E54" t="n">
-        <v>66.2</v>
+        <v>60.8</v>
       </c>
       <c r="F54" t="n">
-        <v>46.4</v>
+        <v>48.2</v>
       </c>
       <c r="G54" t="n">
-        <v>62.93045</v>
+        <v>71.83593999999999</v>
       </c>
       <c r="H54" t="n">
         <v>100</v>
       </c>
       <c r="I54" t="n">
-        <v>53.6</v>
+        <v>51.8</v>
       </c>
       <c r="J54" t="n">
         <v>66.2</v>
       </c>
       <c r="K54" t="n">
-        <v>16.1</v>
+        <v>10.35</v>
       </c>
       <c r="L54" t="n">
-        <v>19.55</v>
+        <v>17.25</v>
       </c>
       <c r="M54" t="inlineStr">
         <is>
-          <t>JYR</t>
+          <t>ICL</t>
         </is>
       </c>
       <c r="N54" t="n">
-        <v>40.89675</v>
+        <v>40.7241527778</v>
       </c>
       <c r="O54" t="n">
-        <v>-97.62277779999999</v>
+        <v>-95.0222722222</v>
       </c>
       <c r="P54" t="inlineStr">
         <is>
-          <t>GID</t>
+          <t>OAX</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
-          <t>NE</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R54" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B55" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C55" t="n">
-        <v>64.40000000000001</v>
+        <v>65.5</v>
       </c>
       <c r="D55" t="n">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="E55" t="n">
-        <v>50</v>
+        <v>60.3</v>
       </c>
       <c r="F55" t="n">
-        <v>39.2</v>
+        <v>44</v>
       </c>
       <c r="G55" t="n">
-        <v>50.908497</v>
+        <v>58.2729</v>
       </c>
       <c r="H55" t="n">
-        <v>100</v>
+        <v>98.54777</v>
       </c>
       <c r="I55" t="n">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="J55" t="n">
-        <v>64.40000000000001</v>
+        <v>65.5</v>
       </c>
       <c r="K55" t="n">
-        <v>19.55</v>
+        <v>16.1</v>
       </c>
       <c r="L55" t="n">
-        <v>23</v>
+        <v>18.4</v>
       </c>
       <c r="M55" t="inlineStr">
         <is>
-          <t>EOK</t>
+          <t>AFK</t>
         </is>
       </c>
       <c r="N55" t="n">
-        <v>40.4614611111</v>
+        <v>40.60689</v>
       </c>
       <c r="O55" t="n">
-        <v>-91.4273916667</v>
+        <v>-95.86569</v>
       </c>
       <c r="P55" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>OAX</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>NE</t>
         </is>
       </c>
       <c r="R55" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B56" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C56" t="n">
-        <v>57.2</v>
+        <v>67.3</v>
       </c>
       <c r="D56" t="n">
-        <v>39.2</v>
+        <v>57</v>
       </c>
       <c r="E56" t="n">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="F56" t="n">
-        <v>39.2</v>
+        <v>49.5</v>
       </c>
       <c r="G56" t="n">
-        <v>58.52469</v>
+        <v>68.95199</v>
       </c>
       <c r="H56" t="n">
-        <v>100</v>
+        <v>98.92664000000001</v>
       </c>
       <c r="I56" t="n">
-        <v>35.827988</v>
+        <v>57</v>
       </c>
       <c r="J56" t="n">
-        <v>57.2</v>
+        <v>67.3</v>
       </c>
       <c r="K56" t="n">
         <v>14.95</v>
       </c>
       <c r="L56" t="n">
-        <v>19.55</v>
+        <v>20.7</v>
       </c>
       <c r="M56" t="inlineStr">
         <is>
-          <t>VTI</t>
+          <t>K83</t>
         </is>
       </c>
       <c r="N56" t="n">
-        <v>42.2175777778</v>
+        <v>39.9042</v>
       </c>
       <c r="O56" t="n">
-        <v>-92.0248416667</v>
+        <v>-95.7794</v>
       </c>
       <c r="P56" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>TOP</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>KS</t>
         </is>
       </c>
       <c r="R56" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B57" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C57" t="n">
-        <v>53.6</v>
+        <v>59.5</v>
       </c>
       <c r="D57" t="n">
-        <v>39.2</v>
+        <v>48.2</v>
       </c>
       <c r="E57" t="n">
-        <v>42.8</v>
+        <v>50</v>
       </c>
       <c r="F57" t="n">
-        <v>37.4</v>
+        <v>40</v>
       </c>
       <c r="G57" t="n">
-        <v>54.0655</v>
+        <v>61.186916</v>
       </c>
       <c r="H57" t="n">
-        <v>100</v>
+        <v>97.43396</v>
       </c>
       <c r="I57" t="n">
-        <v>36.369637</v>
+        <v>44.154846</v>
       </c>
       <c r="J57" t="n">
-        <v>53.6</v>
+        <v>59.5</v>
       </c>
       <c r="K57" t="n">
-        <v>11.5</v>
+        <v>13.8</v>
       </c>
       <c r="L57" t="n">
-        <v>14.95</v>
+        <v>20.7</v>
       </c>
       <c r="M57" t="inlineStr">
         <is>
-          <t>DEH</t>
+          <t>PEA</t>
         </is>
       </c>
       <c r="N57" t="n">
-        <v>43.2755194444</v>
+        <v>41.3989138889</v>
       </c>
       <c r="O57" t="n">
-        <v>-91.7433138889</v>
+        <v>-92.9431083333</v>
       </c>
       <c r="P57" t="inlineStr">
         <is>
-          <t>ARX</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R57" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B58" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C58" t="n">
         <v>59</v>
       </c>
       <c r="D58" t="n">
-        <v>44.6</v>
+        <v>48.2</v>
       </c>
       <c r="E58" t="n">
-        <v>50</v>
+        <v>51.8</v>
       </c>
       <c r="F58" t="n">
-        <v>37.4</v>
+        <v>39.2</v>
       </c>
       <c r="G58" t="n">
-        <v>51.184135</v>
+        <v>54.33327</v>
       </c>
       <c r="H58" t="n">
-        <v>93.549255</v>
+        <v>100</v>
       </c>
       <c r="I58" t="n">
-        <v>40.70536</v>
+        <v>42.938774</v>
       </c>
       <c r="J58" t="n">
         <v>59</v>
       </c>
       <c r="K58" t="n">
         <v>14.95</v>
       </c>
       <c r="L58" t="n">
-        <v>23</v>
+        <v>18.4</v>
       </c>
       <c r="M58" t="inlineStr">
         <is>
-          <t>MPZ</t>
+          <t>CNC</t>
         </is>
       </c>
       <c r="N58" t="n">
-        <v>40.9452527778</v>
+        <v>41.0184305556</v>
       </c>
       <c r="O58" t="n">
-        <v>-91.51222777780001</v>
+        <v>-93.36076944440001</v>
       </c>
       <c r="P58" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R58" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B59" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C59" t="n">
-        <v>55.4</v>
+        <v>50</v>
       </c>
       <c r="D59" t="n">
-        <v>37.4</v>
+        <v>41</v>
       </c>
       <c r="E59" t="n">
         <v>50</v>
       </c>
       <c r="F59" t="n">
-        <v>37.4</v>
+        <v>39.2</v>
       </c>
       <c r="G59" t="n">
-        <v>62.224957</v>
+        <v>76.17363</v>
       </c>
       <c r="H59" t="n">
         <v>100</v>
       </c>
       <c r="I59" t="n">
-        <v>37.4</v>
+        <v>37.083782</v>
       </c>
       <c r="J59" t="n">
-        <v>55.4</v>
+        <v>50</v>
       </c>
       <c r="K59" t="n">
-        <v>10.35</v>
+        <v>13.8</v>
       </c>
       <c r="L59" t="n">
-        <v>14.95</v>
+        <v>18.4</v>
       </c>
       <c r="M59" t="inlineStr">
         <is>
-          <t>MXO</t>
+          <t>OLZ</t>
         </is>
       </c>
       <c r="N59" t="n">
-        <v>42.2203611111</v>
+        <v>42.6831388889</v>
       </c>
       <c r="O59" t="n">
-        <v>-91.1604555556</v>
+        <v>-91.97598888890001</v>
       </c>
       <c r="P59" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>ARX</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R59" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="B60" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C60" t="n">
-        <v>55.4</v>
+        <v>56.7</v>
       </c>
       <c r="D60" t="n">
-        <v>39.2</v>
+        <v>32.4</v>
       </c>
       <c r="E60" t="n">
-        <v>53.6</v>
+        <v>40.5</v>
       </c>
       <c r="F60" t="n">
-        <v>39.2</v>
+        <v>32</v>
       </c>
       <c r="G60" t="n">
-        <v>71.259865</v>
+        <v>39.232788</v>
       </c>
       <c r="H60" t="n">
         <v>100</v>
       </c>
       <c r="I60" t="n">
-        <v>32.982273</v>
+        <v>29.831749</v>
       </c>
       <c r="J60" t="n">
-        <v>55.4</v>
+        <v>56.7</v>
       </c>
       <c r="K60" t="n">
-        <v>17.25</v>
+        <v>11.5</v>
       </c>
       <c r="L60" t="n">
-        <v>21.85</v>
+        <v>16.1</v>
       </c>
       <c r="M60" t="inlineStr">
         <is>
-          <t>SHL</t>
+          <t>SYN</t>
         </is>
       </c>
       <c r="N60" t="n">
-        <v>43.2081611111</v>
+        <v>44.47362713</v>
       </c>
       <c r="O60" t="n">
-        <v>-95.8353138889</v>
+        <v>-93.01448805</v>
       </c>
       <c r="P60" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>MPX</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="R60" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B61" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C61" t="n">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="D61" t="n">
-        <v>38</v>
+        <v>52.7</v>
       </c>
       <c r="E61" t="n">
-        <v>46</v>
+        <v>56.7</v>
       </c>
       <c r="F61" t="n">
-        <v>36</v>
+        <v>39.6</v>
       </c>
       <c r="G61" t="n">
-        <v>71.06461</v>
+        <v>53.41663</v>
       </c>
       <c r="H61" t="n">
-        <v>96.158905</v>
+        <v>91.40671</v>
       </c>
       <c r="I61" t="n">
-        <v>35.547657</v>
+        <v>52.7</v>
       </c>
       <c r="J61" t="n">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="K61" t="n">
-        <v>13.8</v>
+        <v>11.5</v>
       </c>
       <c r="L61" t="n">
         <v>17.25</v>
       </c>
       <c r="M61" t="inlineStr">
         <is>
-          <t>ALO</t>
+          <t>BTA</t>
         </is>
       </c>
       <c r="N61" t="n">
-        <v>42.554365</v>
+        <v>41.41481</v>
       </c>
       <c r="O61" t="n">
-        <v>-92.401293</v>
+        <v>-96.10897</v>
       </c>
       <c r="P61" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>OAX</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>NE</t>
         </is>
       </c>
       <c r="R61" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B62" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C62" t="n">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D62" t="n">
-        <v>48</v>
+        <v>51.8</v>
       </c>
       <c r="E62" t="n">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F62" t="n">
-        <v>40.6</v>
+        <v>41</v>
       </c>
       <c r="G62" t="n">
-        <v>71.06461</v>
+        <v>54.5994</v>
       </c>
       <c r="H62" t="n">
-        <v>93.07152000000001</v>
+        <v>100</v>
       </c>
       <c r="I62" t="n">
-        <v>47.17847</v>
+        <v>51.8</v>
       </c>
       <c r="J62" t="n">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="K62" t="n">
-        <v>11.5</v>
+        <v>16.1</v>
       </c>
       <c r="L62" t="n">
-        <v>18.4</v>
+        <v>20.7</v>
       </c>
       <c r="M62" t="inlineStr">
         <is>
-          <t>LCG</t>
+          <t>CBF</t>
         </is>
       </c>
       <c r="N62" t="n">
-        <v>42.2418889</v>
+        <v>41.2611111111</v>
       </c>
       <c r="O62" t="n">
-        <v>-96.9814167</v>
+        <v>-95.76040833330001</v>
       </c>
       <c r="P62" t="inlineStr">
         <is>
           <t>OAX</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
-          <t>NE</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R62" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B63" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C63" t="n">
-        <v>66.2</v>
+        <v>57.2</v>
       </c>
       <c r="D63" t="n">
-        <v>53.6</v>
+        <v>50</v>
       </c>
       <c r="E63" t="n">
-        <v>62.6</v>
+        <v>55.4</v>
       </c>
       <c r="F63" t="n">
-        <v>44.6</v>
+        <v>41</v>
       </c>
       <c r="G63" t="n">
-        <v>55.126747</v>
+        <v>54.5994</v>
       </c>
       <c r="H63" t="n">
         <v>100</v>
       </c>
       <c r="I63" t="n">
-        <v>53.6</v>
+        <v>50</v>
       </c>
       <c r="J63" t="n">
-        <v>66.2</v>
+        <v>57.2</v>
       </c>
       <c r="K63" t="n">
-        <v>16.1</v>
+        <v>17.25</v>
       </c>
       <c r="L63" t="n">
         <v>24.15</v>
       </c>
       <c r="M63" t="inlineStr">
         <is>
-          <t>SDA</t>
+          <t>CSQ</t>
         </is>
       </c>
       <c r="N63" t="n">
-        <v>40.753275</v>
+        <v>41.0187888889</v>
       </c>
       <c r="O63" t="n">
-        <v>-95.4112333333</v>
+        <v>-94.36079722220001</v>
       </c>
       <c r="P63" t="inlineStr">
         <is>
-          <t>OAX</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R63" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B64" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C64" t="n">
-        <v>67.3</v>
+        <v>62.6</v>
       </c>
       <c r="D64" t="n">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="E64" t="n">
-        <v>61</v>
+        <v>57.2</v>
       </c>
       <c r="F64" t="n">
-        <v>49.5</v>
+        <v>42.8</v>
       </c>
       <c r="G64" t="n">
-        <v>68.95199</v>
+        <v>71.259865</v>
       </c>
       <c r="H64" t="n">
-        <v>98.92664000000001</v>
+        <v>93.64807999999999</v>
       </c>
       <c r="I64" t="n">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="J64" t="n">
-        <v>67.3</v>
+        <v>62.6</v>
       </c>
       <c r="K64" t="n">
-        <v>14.95</v>
+        <v>12.65</v>
       </c>
       <c r="L64" t="n">
-        <v>20.7</v>
+        <v>18.4</v>
       </c>
       <c r="M64" t="inlineStr">
         <is>
-          <t>K83</t>
+          <t>DNS</t>
         </is>
       </c>
       <c r="N64" t="n">
-        <v>39.9042</v>
+        <v>41.9841944444</v>
       </c>
       <c r="O64" t="n">
-        <v>-95.7794</v>
+        <v>-95.3799888889</v>
       </c>
       <c r="P64" t="inlineStr">
         <is>
-          <t>TOP</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>KS</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R64" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="B65" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C65" t="n">
-        <v>59.5</v>
+        <v>55.4</v>
       </c>
       <c r="D65" t="n">
-        <v>48.2</v>
+        <v>35.6</v>
       </c>
       <c r="E65" t="n">
-        <v>50</v>
+        <v>42.8</v>
       </c>
       <c r="F65" t="n">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="G65" t="n">
-        <v>61.186916</v>
+        <v>50.6313</v>
       </c>
       <c r="H65" t="n">
-        <v>97.43396</v>
+        <v>93.18655</v>
       </c>
       <c r="I65" t="n">
-        <v>44.154846</v>
+        <v>30.670689</v>
       </c>
       <c r="J65" t="n">
-        <v>59.5</v>
+        <v>55.4</v>
       </c>
       <c r="K65" t="n">
         <v>13.8</v>
       </c>
       <c r="L65" t="n">
-        <v>20.7</v>
+        <v>17.25</v>
       </c>
       <c r="M65" t="inlineStr">
         <is>
-          <t>PEA</t>
+          <t>ACQ</t>
         </is>
       </c>
       <c r="N65" t="n">
-        <v>41.3989138889</v>
+        <v>44.07346</v>
       </c>
       <c r="O65" t="n">
-        <v>-92.9431083333</v>
+        <v>-93.55294000000001</v>
       </c>
       <c r="P65" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>MPX</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="R65" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="B66" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C66" t="n">
-        <v>59</v>
+        <v>55.4</v>
       </c>
       <c r="D66" t="n">
+        <v>30.2</v>
+      </c>
+      <c r="E66" t="n">
         <v>48.2</v>
       </c>
-      <c r="E66" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="F66" t="n">
-        <v>39.2</v>
+        <v>30.2</v>
       </c>
       <c r="G66" t="n">
-        <v>54.33327</v>
+        <v>58.272476</v>
       </c>
       <c r="H66" t="n">
         <v>100</v>
       </c>
       <c r="I66" t="n">
-        <v>42.938774</v>
+        <v>25.318195</v>
       </c>
       <c r="J66" t="n">
-        <v>59</v>
+        <v>55.4</v>
       </c>
       <c r="K66" t="n">
-        <v>14.95</v>
+        <v>17.25</v>
       </c>
       <c r="L66" t="n">
-        <v>18.4</v>
+        <v>19.55</v>
       </c>
       <c r="M66" t="inlineStr">
         <is>
-          <t>CNC</t>
+          <t>JYG</t>
         </is>
       </c>
       <c r="N66" t="n">
-        <v>41.0184305556</v>
+        <v>43.98632</v>
       </c>
       <c r="O66" t="n">
-        <v>-93.36076944440001</v>
+        <v>-94.55794</v>
       </c>
       <c r="P66" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>MPX</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="R66" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B67" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C67" t="n">
-        <v>50</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="D67" t="n">
-        <v>41</v>
+        <v>53.6</v>
       </c>
       <c r="E67" t="n">
-        <v>50</v>
+        <v>57.2</v>
       </c>
       <c r="F67" t="n">
-        <v>39.2</v>
+        <v>42.8</v>
       </c>
       <c r="G67" t="n">
-        <v>76.17363</v>
+        <v>52.80547</v>
       </c>
       <c r="H67" t="n">
-        <v>100</v>
+        <v>87.653595</v>
       </c>
       <c r="I67" t="n">
-        <v>37.083782</v>
+        <v>53.6</v>
       </c>
       <c r="J67" t="n">
-        <v>50</v>
+        <v>73.40000000000001</v>
       </c>
       <c r="K67" t="n">
-        <v>13.8</v>
+        <v>14.95</v>
       </c>
       <c r="L67" t="n">
         <v>18.4</v>
       </c>
       <c r="M67" t="inlineStr">
         <is>
-          <t>OLZ</t>
+          <t>MBY</t>
         </is>
       </c>
       <c r="N67" t="n">
-        <v>42.6831388889</v>
+        <v>39.464</v>
       </c>
       <c r="O67" t="n">
-        <v>-91.97598888890001</v>
+        <v>-92.42440000000001</v>
       </c>
       <c r="P67" t="inlineStr">
         <is>
-          <t>ARX</t>
+          <t>EAX</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MO</t>
         </is>
       </c>
       <c r="R67" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B68" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C68" t="n">
-        <v>56.7</v>
+        <v>55.4</v>
       </c>
       <c r="D68" t="n">
-        <v>32.4</v>
+        <v>33.8</v>
       </c>
       <c r="E68" t="n">
-        <v>40.5</v>
+        <v>51.8</v>
       </c>
       <c r="F68" t="n">
-        <v>32</v>
+        <v>33.8</v>
       </c>
       <c r="G68" t="n">
-        <v>39.232788</v>
+        <v>71.45349</v>
       </c>
       <c r="H68" t="n">
         <v>100</v>
       </c>
       <c r="I68" t="n">
-        <v>29.831749</v>
+        <v>28.532991</v>
       </c>
       <c r="J68" t="n">
-        <v>56.7</v>
+        <v>55.4</v>
       </c>
       <c r="K68" t="n">
-        <v>11.5</v>
+        <v>17.25</v>
       </c>
       <c r="L68" t="n">
-        <v>16.1</v>
+        <v>23</v>
       </c>
       <c r="M68" t="inlineStr">
         <is>
-          <t>SYN</t>
+          <t>MDS</t>
         </is>
       </c>
       <c r="N68" t="n">
-        <v>44.47362713</v>
+        <v>44.0159722</v>
       </c>
       <c r="O68" t="n">
-        <v>-93.01448805</v>
+        <v>-97.08593329999999</v>
       </c>
       <c r="P68" t="inlineStr">
         <is>
-          <t>MPX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>MN</t>
+          <t>SD</t>
         </is>
       </c>
       <c r="R68" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B69" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C69" t="n">
-        <v>61</v>
+        <v>51.8</v>
       </c>
       <c r="D69" t="n">
-        <v>52.7</v>
+        <v>35.6</v>
       </c>
       <c r="E69" t="n">
-        <v>56.7</v>
+        <v>44.6</v>
       </c>
       <c r="F69" t="n">
-        <v>39.6</v>
+        <v>33.8</v>
       </c>
       <c r="G69" t="n">
-        <v>53.41663</v>
+        <v>61.746025</v>
       </c>
       <c r="H69" t="n">
-        <v>91.40671</v>
+        <v>100</v>
       </c>
       <c r="I69" t="n">
-        <v>52.7</v>
+        <v>32.80402</v>
       </c>
       <c r="J69" t="n">
-        <v>61</v>
+        <v>51.8</v>
       </c>
       <c r="K69" t="n">
-        <v>11.5</v>
+        <v>12.65</v>
       </c>
       <c r="L69" t="n">
         <v>17.25</v>
       </c>
       <c r="M69" t="inlineStr">
         <is>
-          <t>BTA</t>
+          <t>FXY</t>
         </is>
       </c>
       <c r="N69" t="n">
-        <v>41.41481</v>
+        <v>43.2323166667</v>
       </c>
       <c r="O69" t="n">
-        <v>-96.10897</v>
+        <v>-93.62366944439999</v>
       </c>
       <c r="P69" t="inlineStr">
         <is>
-          <t>OAX</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>NE</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R69" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B70" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C70" t="n">
         <v>59</v>
       </c>
       <c r="D70" t="n">
-        <v>51.8</v>
+        <v>46.4</v>
       </c>
       <c r="E70" t="n">
         <v>59</v>
       </c>
       <c r="F70" t="n">
-        <v>41</v>
+        <v>42.8</v>
       </c>
       <c r="G70" t="n">
-        <v>54.5994</v>
+        <v>71.83593999999999</v>
       </c>
       <c r="H70" t="n">
         <v>100</v>
       </c>
       <c r="I70" t="n">
-        <v>51.8</v>
+        <v>42.873222</v>
       </c>
       <c r="J70" t="n">
         <v>59</v>
       </c>
       <c r="K70" t="n">
-        <v>16.1</v>
+        <v>13.8</v>
       </c>
       <c r="L70" t="n">
-        <v>20.7</v>
+        <v>18.4</v>
       </c>
       <c r="M70" t="inlineStr">
         <is>
-          <t>CBF</t>
+          <t>VMR</t>
         </is>
       </c>
       <c r="N70" t="n">
-        <v>41.2611111111</v>
+        <v>42.7652778</v>
       </c>
       <c r="O70" t="n">
-        <v>-95.76040833330001</v>
+        <v>-96.93425000000001</v>
       </c>
       <c r="P70" t="inlineStr">
         <is>
-          <t>OAX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>SD</t>
         </is>
       </c>
       <c r="R70" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="B71" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C71" t="n">
         <v>57.2</v>
       </c>
       <c r="D71" t="n">
-        <v>50</v>
+        <v>46.4</v>
       </c>
       <c r="E71" t="n">
         <v>55.4</v>
       </c>
       <c r="F71" t="n">
-        <v>41</v>
+        <v>39.2</v>
       </c>
       <c r="G71" t="n">
-        <v>54.5994</v>
+        <v>70.86772999999999</v>
       </c>
       <c r="H71" t="n">
         <v>100</v>
       </c>
       <c r="I71" t="n">
-        <v>50</v>
+        <v>42.322617</v>
       </c>
       <c r="J71" t="n">
         <v>57.2</v>
       </c>
       <c r="K71" t="n">
         <v>17.25</v>
       </c>
       <c r="L71" t="n">
-        <v>24.15</v>
+        <v>17.25</v>
       </c>
       <c r="M71" t="inlineStr">
         <is>
-          <t>CSQ</t>
+          <t>AWG</t>
         </is>
       </c>
       <c r="N71" t="n">
-        <v>41.0187888889</v>
+        <v>41.27497177</v>
       </c>
       <c r="O71" t="n">
-        <v>-94.36079722220001</v>
+        <v>-91.67455341</v>
       </c>
       <c r="P71" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>DVN</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R71" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="B72" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C72" t="n">
-        <v>62.6</v>
+        <v>53.6</v>
       </c>
       <c r="D72" t="n">
-        <v>50</v>
+        <v>37.4</v>
       </c>
       <c r="E72" t="n">
-        <v>57.2</v>
+        <v>46.4</v>
       </c>
       <c r="F72" t="n">
-        <v>42.8</v>
+        <v>35.6</v>
       </c>
       <c r="G72" t="n">
-        <v>71.259865</v>
+        <v>66.48042</v>
       </c>
       <c r="H72" t="n">
-        <v>93.64807999999999</v>
+        <v>100</v>
       </c>
       <c r="I72" t="n">
-        <v>50</v>
+        <v>30.764992</v>
       </c>
       <c r="J72" t="n">
-        <v>62.6</v>
+        <v>53.6</v>
       </c>
       <c r="K72" t="n">
-        <v>12.65</v>
+        <v>14.95</v>
       </c>
       <c r="L72" t="n">
         <v>18.4</v>
       </c>
       <c r="M72" t="inlineStr">
         <is>
-          <t>DNS</t>
+          <t>AXA</t>
         </is>
       </c>
       <c r="N72" t="n">
-        <v>41.9841944444</v>
+        <v>43.0796472222</v>
       </c>
       <c r="O72" t="n">
-        <v>-95.3799888889</v>
+        <v>-94.2723694444</v>
       </c>
       <c r="P72" t="inlineStr">
         <is>
           <t>DMX</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R72" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="B73" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C73" t="n">
-        <v>55.2</v>
+        <v>53.6</v>
       </c>
       <c r="D73" t="n">
-        <v>32</v>
+        <v>33.8</v>
       </c>
       <c r="E73" t="n">
-        <v>44.6</v>
+        <v>48.2</v>
       </c>
       <c r="F73" t="n">
-        <v>28.2</v>
+        <v>33.8</v>
       </c>
       <c r="G73" t="n">
-        <v>58.85545</v>
+        <v>66.69846</v>
       </c>
       <c r="H73" t="n">
-        <v>98.40049</v>
+        <v>100</v>
       </c>
       <c r="I73" t="n">
-        <v>29.831749</v>
+        <v>33.726032</v>
       </c>
       <c r="J73" t="n">
-        <v>55.2</v>
+        <v>53.6</v>
       </c>
       <c r="K73" t="n">
-        <v>20.7</v>
+        <v>12.65</v>
       </c>
       <c r="L73" t="n">
-        <v>19.55</v>
+        <v>17.25</v>
       </c>
       <c r="M73" t="inlineStr">
         <is>
-          <t>DVP</t>
+          <t>MWM</t>
         </is>
       </c>
       <c r="N73" t="n">
-        <v>43.9867917</v>
+        <v>43.9134</v>
       </c>
       <c r="O73" t="n">
-        <v>-95.7826111</v>
+        <v>-95.10941</v>
       </c>
       <c r="P73" t="inlineStr">
         <is>
           <t>FSD</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>MN</t>
         </is>
       </c>
       <c r="R73" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="B74" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C74" t="n">
-        <v>60.8</v>
+        <v>56</v>
       </c>
       <c r="D74" t="n">
-        <v>48.2</v>
+        <v>36.5</v>
       </c>
       <c r="E74" t="n">
-        <v>55.4</v>
+        <v>50.7</v>
       </c>
       <c r="F74" t="n">
-        <v>41</v>
+        <v>36.5</v>
       </c>
       <c r="G74" t="n">
-        <v>55.126747</v>
+        <v>58.582508</v>
       </c>
       <c r="H74" t="n">
         <v>100</v>
       </c>
       <c r="I74" t="n">
-        <v>42.6199</v>
+        <v>30.264215</v>
       </c>
       <c r="J74" t="n">
-        <v>60.8</v>
+        <v>56</v>
       </c>
       <c r="K74" t="n">
-        <v>14.95</v>
+        <v>16.1</v>
       </c>
       <c r="L74" t="n">
-        <v>20.7</v>
+        <v>23</v>
       </c>
       <c r="M74" t="inlineStr">
         <is>
-          <t>TNU</t>
+          <t>PQN</t>
         </is>
       </c>
       <c r="N74" t="n">
-        <v>41.6701111111</v>
+        <v>43.98213</v>
       </c>
       <c r="O74" t="n">
-        <v>-93.01904166670001</v>
+        <v>-96.30041</v>
       </c>
       <c r="P74" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="R74" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B75" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C75" t="n">
-        <v>59</v>
+        <v>57.2</v>
       </c>
       <c r="D75" t="n">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="E75" t="n">
-        <v>50</v>
+        <v>48.2</v>
       </c>
       <c r="F75" t="n">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="G75" t="n">
-        <v>67.3425</v>
+        <v>50.908497</v>
       </c>
       <c r="H75" t="n">
         <v>100</v>
       </c>
       <c r="I75" t="n">
-        <v>40.031906</v>
+        <v>28.532991</v>
       </c>
       <c r="J75" t="n">
-        <v>59</v>
+        <v>57.2</v>
       </c>
       <c r="K75" t="n">
-        <v>11.5</v>
+        <v>14.95</v>
       </c>
       <c r="L75" t="n">
-        <v>14.95</v>
+        <v>20.7</v>
       </c>
       <c r="M75" t="inlineStr">
         <is>
-          <t>MUT</t>
+          <t>TKC</t>
         </is>
       </c>
       <c r="N75" t="n">
-        <v>41.3669944444</v>
+        <v>44.2491</v>
       </c>
       <c r="O75" t="n">
-        <v>-91.140575</v>
+        <v>-95.60720000000001</v>
       </c>
       <c r="P75" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="R75" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B76" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C76" t="n">
-        <v>55</v>
+        <v>62.6</v>
       </c>
       <c r="D76" t="n">
-        <v>38</v>
+        <v>46.4</v>
       </c>
       <c r="E76" t="n">
-        <v>52</v>
+        <v>55.4</v>
       </c>
       <c r="F76" t="n">
-        <v>36</v>
+        <v>44.6</v>
       </c>
       <c r="G76" t="n">
-        <v>65.991844</v>
+        <v>77.15053</v>
       </c>
       <c r="H76" t="n">
-        <v>96.388504</v>
+        <v>93.59892000000001</v>
       </c>
       <c r="I76" t="n">
-        <v>33.31152</v>
+        <v>45.041084</v>
       </c>
       <c r="J76" t="n">
-        <v>55</v>
+        <v>62.6</v>
       </c>
       <c r="K76" t="n">
-        <v>16.1</v>
+        <v>18.4</v>
       </c>
       <c r="L76" t="n">
-        <v>20.7</v>
+        <v>24.15</v>
       </c>
       <c r="M76" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>CIN</t>
         </is>
       </c>
       <c r="N76" t="n">
-        <v>43.57694</v>
+        <v>42.0443611111</v>
       </c>
       <c r="O76" t="n">
-        <v>-96.75360999999999</v>
+        <v>-94.7888805556</v>
       </c>
       <c r="P76" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>SD</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R76" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="B77" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C77" t="n">
-        <v>67.5</v>
+        <v>57</v>
       </c>
       <c r="D77" t="n">
-        <v>44.2</v>
+        <v>42.3</v>
       </c>
       <c r="E77" t="n">
-        <v>50.7</v>
+        <v>44.8</v>
       </c>
       <c r="F77" t="n">
-        <v>38.7</v>
+        <v>38.3</v>
       </c>
       <c r="G77" t="n">
-        <v>36.961777</v>
+        <v>59.402515</v>
       </c>
       <c r="H77" t="n">
-        <v>86.05468999999999</v>
+        <v>87.66795999999999</v>
       </c>
       <c r="I77" t="n">
-        <v>40.884136</v>
+        <v>42.3</v>
       </c>
       <c r="J77" t="n">
-        <v>67.5</v>
+        <v>57</v>
       </c>
       <c r="K77" t="n">
-        <v>12.65</v>
+        <v>14.95</v>
       </c>
       <c r="L77" t="n">
-        <v>18.4</v>
+        <v>19.55</v>
       </c>
       <c r="M77" t="inlineStr">
         <is>
-          <t>AAA</t>
+          <t>IFA</t>
         </is>
       </c>
       <c r="N77" t="n">
-        <v>40.1586944</v>
+        <v>42.4690972222</v>
       </c>
       <c r="O77" t="n">
-        <v>-89.33502780000001</v>
+        <v>-93.26508055559999</v>
       </c>
       <c r="P77" t="inlineStr">
         <is>
-          <t>ILX</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>IL</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R77" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B78" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C78" t="n">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D78" t="n">
-        <v>37</v>
+        <v>45.5</v>
       </c>
       <c r="E78" t="n">
         <v>46</v>
       </c>
       <c r="F78" t="n">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="G78" t="n">
-        <v>68.359116</v>
+        <v>55.432274</v>
       </c>
       <c r="H78" t="n">
-        <v>92.38249</v>
+        <v>89.61153400000001</v>
       </c>
       <c r="I78" t="n">
-        <v>31.552166</v>
+        <v>42.391476</v>
       </c>
       <c r="J78" t="n">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="K78" t="n">
-        <v>17.25</v>
+        <v>12.65</v>
       </c>
       <c r="L78" t="n">
-        <v>21.85</v>
+        <v>18.4</v>
       </c>
       <c r="M78" t="inlineStr">
         <is>
-          <t>SPW</t>
+          <t>GGI</t>
         </is>
       </c>
       <c r="N78" t="n">
-        <v>43.168218</v>
+        <v>41.7097305556</v>
       </c>
       <c r="O78" t="n">
-        <v>-95.210088</v>
+        <v>-92.7331972222</v>
       </c>
       <c r="P78" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R78" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B79" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C79" t="n">
-        <v>60.8</v>
+        <v>53.6</v>
       </c>
       <c r="D79" t="n">
-        <v>55.4</v>
+        <v>39.2</v>
       </c>
       <c r="E79" t="n">
-        <v>57.2</v>
+        <v>51.8</v>
       </c>
       <c r="F79" t="n">
-        <v>51.8</v>
+        <v>39.2</v>
       </c>
       <c r="G79" t="n">
-        <v>82.38346</v>
+        <v>71.45349</v>
       </c>
       <c r="H79" t="n">
-        <v>93.696724</v>
+        <v>100</v>
       </c>
       <c r="I79" t="n">
-        <v>55.4</v>
+        <v>33.555305</v>
       </c>
       <c r="J79" t="n">
-        <v>60.8</v>
+        <v>53.6</v>
       </c>
       <c r="K79" t="n">
-        <v>9.199999999999999</v>
+        <v>16.1</v>
       </c>
       <c r="L79" t="n">
-        <v>13.8</v>
+        <v>21.85</v>
       </c>
       <c r="M79" t="inlineStr">
         <is>
-          <t>AIO</t>
+          <t>CAV</t>
         </is>
       </c>
       <c r="N79" t="n">
-        <v>41.4058805556</v>
+        <v>42.7430416667</v>
       </c>
       <c r="O79" t="n">
-        <v>-95.04652777779999</v>
+        <v>-93.7592583333</v>
       </c>
       <c r="P79" t="inlineStr">
         <is>
           <t>DMX</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R79" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="B80" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C80" t="n">
         <v>53.6</v>
       </c>
       <c r="D80" t="n">
-        <v>33.8</v>
+        <v>39.2</v>
       </c>
       <c r="E80" t="n">
-        <v>48.2</v>
+        <v>46.4</v>
       </c>
       <c r="F80" t="n">
-        <v>33.8</v>
+        <v>35.6</v>
       </c>
       <c r="G80" t="n">
-        <v>66.69846</v>
+        <v>66.48042</v>
       </c>
       <c r="H80" t="n">
-        <v>100</v>
+        <v>87.37333</v>
       </c>
       <c r="I80" t="n">
-        <v>33.726032</v>
+        <v>35.827988</v>
       </c>
       <c r="J80" t="n">
         <v>53.6</v>
       </c>
       <c r="K80" t="n">
-        <v>12.65</v>
+        <v>13.8</v>
       </c>
       <c r="L80" t="n">
-        <v>17.25</v>
+        <v>20.7</v>
       </c>
       <c r="M80" t="inlineStr">
         <is>
-          <t>MWM</t>
+          <t>LYV</t>
         </is>
       </c>
       <c r="N80" t="n">
-        <v>43.9134</v>
+        <v>43.6211683</v>
       </c>
       <c r="O80" t="n">
-        <v>-95.10941</v>
+        <v>-96.21578580000001</v>
       </c>
       <c r="P80" t="inlineStr">
         <is>
           <t>FSD</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>MN</t>
         </is>
       </c>
       <c r="R80" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>118</v>
       </c>
       <c r="B81" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C81" t="n">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D81" t="n">
-        <v>48.2</v>
+        <v>51</v>
       </c>
       <c r="E81" t="n">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="F81" t="n">
-        <v>39.2</v>
+        <v>39</v>
       </c>
       <c r="G81" t="n">
-        <v>58.018566</v>
+        <v>54.699963</v>
       </c>
       <c r="H81" t="n">
-        <v>93.549255</v>
+        <v>79.837746</v>
       </c>
       <c r="I81" t="n">
-        <v>43.283</v>
+        <v>51</v>
       </c>
       <c r="J81" t="n">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="K81" t="n">
-        <v>16.1</v>
+        <v>17.25</v>
       </c>
       <c r="L81" t="n">
-        <v>19.55</v>
+        <v>27.6</v>
       </c>
       <c r="M81" t="inlineStr">
         <is>
-          <t>OXV</t>
+          <t>DSM</t>
         </is>
       </c>
       <c r="N81" t="n">
-        <v>41.2984472222</v>
+        <v>41.53395</v>
       </c>
       <c r="O81" t="n">
-        <v>-93.1113916667</v>
+        <v>-93.653114</v>
       </c>
       <c r="P81" t="inlineStr">
         <is>
           <t>DMX</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R81" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>119</v>
       </c>
       <c r="B82" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C82" t="n">
@@ -5701,1442 +5701,1442 @@
       </c>
       <c r="P82" t="inlineStr">
         <is>
           <t>OAX</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>NE</t>
         </is>
       </c>
       <c r="R82" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>120</v>
       </c>
       <c r="B83" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C83" t="n">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D83" t="n">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="E83" t="n">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F83" t="n">
         <v>35</v>
       </c>
       <c r="G83" t="n">
-        <v>68.47564</v>
+        <v>51.031193</v>
       </c>
       <c r="H83" t="n">
-        <v>96.1245</v>
+        <v>96.14175400000001</v>
       </c>
       <c r="I83" t="n">
-        <v>32.091175</v>
+        <v>32.092598</v>
       </c>
       <c r="J83" t="n">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="K83" t="n">
         <v>16.1</v>
       </c>
       <c r="L83" t="n">
-        <v>20.7</v>
+        <v>21.85</v>
       </c>
       <c r="M83" t="inlineStr">
         <is>
-          <t>MCW</t>
+          <t>RWF</t>
         </is>
       </c>
       <c r="N83" t="n">
-        <v>43.154383</v>
+        <v>44.54689</v>
       </c>
       <c r="O83" t="n">
-        <v>-93.326097</v>
+        <v>-95.08199999999999</v>
       </c>
       <c r="P83" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>MPX</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="R83" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>121</v>
       </c>
       <c r="B84" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C84" t="n">
         <v>63</v>
       </c>
       <c r="D84" t="n">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="E84" t="n">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F84" t="n">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G84" t="n">
-        <v>55.140873</v>
+        <v>58.006786</v>
       </c>
       <c r="H84" t="n">
-        <v>86.23287999999999</v>
+        <v>85.94504000000001</v>
       </c>
       <c r="I84" t="n">
-        <v>53</v>
+        <v>45.500744</v>
       </c>
       <c r="J84" t="n">
         <v>63</v>
       </c>
       <c r="K84" t="n">
-        <v>17.25</v>
+        <v>14.95</v>
       </c>
       <c r="L84" t="n">
-        <v>19.55</v>
+        <v>23</v>
       </c>
       <c r="M84" t="inlineStr">
         <is>
-          <t>UIN</t>
+          <t>AMW</t>
         </is>
       </c>
       <c r="N84" t="n">
-        <v>39.94285</v>
+        <v>41.990439</v>
       </c>
       <c r="O84" t="n">
-        <v>-91.19458</v>
+        <v>-93.618515</v>
       </c>
       <c r="P84" t="inlineStr">
         <is>
-          <t>LSX</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>IL</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R84" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>122</v>
       </c>
       <c r="B85" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C85" t="n">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="D85" t="n">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="E85" t="n">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="F85" t="n">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="G85" t="n">
-        <v>63.865128</v>
+        <v>71.17328999999999</v>
       </c>
       <c r="H85" t="n">
-        <v>92.92255400000001</v>
+        <v>96.14175400000001</v>
       </c>
       <c r="I85" t="n">
-        <v>54</v>
+        <v>29.040438</v>
       </c>
       <c r="J85" t="n">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="K85" t="n">
-        <v>14.95</v>
+        <v>18.4</v>
       </c>
       <c r="L85" t="n">
-        <v>16.1</v>
+        <v>21.85</v>
       </c>
       <c r="M85" t="inlineStr">
         <is>
-          <t>SPI</t>
+          <t>EST</t>
         </is>
       </c>
       <c r="N85" t="n">
-        <v>39.8447</v>
+        <v>43.400849</v>
       </c>
       <c r="O85" t="n">
-        <v>-89.68389999999999</v>
+        <v>-94.747643</v>
       </c>
       <c r="P85" t="inlineStr">
         <is>
-          <t>ILX</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>IL</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R85" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="B86" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C86" t="n">
-        <v>59.5</v>
+        <v>58</v>
       </c>
       <c r="D86" t="n">
-        <v>38.7</v>
+        <v>40</v>
       </c>
       <c r="E86" t="n">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="F86" t="n">
-        <v>37.2</v>
+        <v>36</v>
       </c>
       <c r="G86" t="n">
-        <v>55.78502</v>
+        <v>58.52469</v>
       </c>
       <c r="H86" t="n">
-        <v>98.89601</v>
+        <v>100</v>
       </c>
       <c r="I86" t="n">
-        <v>36.34788</v>
+        <v>35.165268</v>
       </c>
       <c r="J86" t="n">
-        <v>59.5</v>
+        <v>58</v>
       </c>
       <c r="K86" t="n">
-        <v>11.5</v>
+        <v>19.55</v>
       </c>
       <c r="L86" t="n">
-        <v>18.4</v>
+        <v>20.7</v>
       </c>
       <c r="M86" t="inlineStr">
         <is>
-          <t>GBG</t>
+          <t>BKX</t>
         </is>
       </c>
       <c r="N86" t="n">
-        <v>40.938</v>
+        <v>44.30483</v>
       </c>
       <c r="O86" t="n">
-        <v>-90.43114</v>
+        <v>-96.81694</v>
       </c>
       <c r="P86" t="inlineStr">
         <is>
-          <t>ILX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>IL</t>
+          <t>SD</t>
         </is>
       </c>
       <c r="R86" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B87" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C87" t="n">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="D87" t="n">
-        <v>48.2</v>
+        <v>34</v>
       </c>
       <c r="E87" t="n">
-        <v>53.6</v>
+        <v>46.4</v>
       </c>
       <c r="F87" t="n">
-        <v>39.2</v>
+        <v>34</v>
       </c>
       <c r="G87" t="n">
-        <v>61.98636</v>
+        <v>68.591644</v>
       </c>
       <c r="H87" t="n">
-        <v>93.64807999999999</v>
+        <v>100</v>
       </c>
       <c r="I87" t="n">
-        <v>45.041084</v>
+        <v>29.755665</v>
       </c>
       <c r="J87" t="n">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="K87" t="n">
         <v>14.95</v>
       </c>
       <c r="L87" t="n">
-        <v>19.55</v>
+        <v>17.25</v>
       </c>
       <c r="M87" t="inlineStr">
         <is>
-          <t>LRJ</t>
+          <t>OTG</t>
         </is>
       </c>
       <c r="N87" t="n">
-        <v>42.77712669</v>
+        <v>43.65506</v>
       </c>
       <c r="O87" t="n">
-        <v>-96.19500652000001</v>
+        <v>-95.57919</v>
       </c>
       <c r="P87" t="inlineStr">
         <is>
           <t>FSD</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="R87" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B88" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C88" t="n">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D88" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E88" t="n">
-        <v>46.4</v>
+        <v>48.2</v>
       </c>
       <c r="F88" t="n">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="G88" t="n">
-        <v>68.591644</v>
+        <v>66.11445999999999</v>
       </c>
       <c r="H88" t="n">
         <v>100</v>
       </c>
       <c r="I88" t="n">
-        <v>29.755665</v>
+        <v>30.923418</v>
       </c>
       <c r="J88" t="n">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K88" t="n">
-        <v>14.95</v>
+        <v>17.25</v>
       </c>
       <c r="L88" t="n">
-        <v>17.25</v>
+        <v>19.55</v>
       </c>
       <c r="M88" t="inlineStr">
         <is>
-          <t>OTG</t>
+          <t>FRM</t>
         </is>
       </c>
       <c r="N88" t="n">
-        <v>43.65506</v>
+        <v>43.64394</v>
       </c>
       <c r="O88" t="n">
-        <v>-95.57919</v>
+        <v>-94.41561</v>
       </c>
       <c r="P88" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>MPX</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>MN</t>
         </is>
       </c>
       <c r="R88" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B89" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C89" t="n">
-        <v>58</v>
+        <v>55.4</v>
       </c>
       <c r="D89" t="n">
-        <v>37</v>
+        <v>39.2</v>
       </c>
       <c r="E89" t="n">
-        <v>46</v>
+        <v>53.6</v>
       </c>
       <c r="F89" t="n">
-        <v>35</v>
+        <v>39.2</v>
       </c>
       <c r="G89" t="n">
-        <v>51.031193</v>
+        <v>71.259865</v>
       </c>
       <c r="H89" t="n">
-        <v>96.14175400000001</v>
+        <v>100</v>
       </c>
       <c r="I89" t="n">
-        <v>32.092598</v>
+        <v>32.982273</v>
       </c>
       <c r="J89" t="n">
-        <v>58</v>
+        <v>55.4</v>
       </c>
       <c r="K89" t="n">
-        <v>16.1</v>
+        <v>17.25</v>
       </c>
       <c r="L89" t="n">
         <v>21.85</v>
       </c>
       <c r="M89" t="inlineStr">
         <is>
-          <t>RWF</t>
+          <t>SHL</t>
         </is>
       </c>
       <c r="N89" t="n">
-        <v>44.54689</v>
+        <v>43.2081611111</v>
       </c>
       <c r="O89" t="n">
-        <v>-95.08199999999999</v>
+        <v>-95.8353138889</v>
       </c>
       <c r="P89" t="inlineStr">
         <is>
-          <t>MPX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>MN</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R89" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="B90" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C90" t="n">
-        <v>51</v>
+        <v>57.2</v>
       </c>
       <c r="D90" t="n">
-        <v>35</v>
+        <v>42.8</v>
       </c>
       <c r="E90" t="n">
-        <v>46</v>
+        <v>51.8</v>
       </c>
       <c r="F90" t="n">
-        <v>34</v>
+        <v>42.8</v>
       </c>
       <c r="G90" t="n">
-        <v>71.17328999999999</v>
+        <v>81.99928</v>
       </c>
       <c r="H90" t="n">
-        <v>96.14175400000001</v>
+        <v>100</v>
       </c>
       <c r="I90" t="n">
-        <v>29.040438</v>
+        <v>38.5375</v>
       </c>
       <c r="J90" t="n">
-        <v>51</v>
+        <v>57.2</v>
       </c>
       <c r="K90" t="n">
-        <v>18.4</v>
+        <v>20.7</v>
       </c>
       <c r="L90" t="n">
         <v>21.85</v>
       </c>
       <c r="M90" t="inlineStr">
         <is>
-          <t>EST</t>
+          <t>EBS</t>
         </is>
       </c>
       <c r="N90" t="n">
-        <v>43.400849</v>
+        <v>42.43714659</v>
       </c>
       <c r="O90" t="n">
-        <v>-94.747643</v>
+        <v>-93.87247879</v>
       </c>
       <c r="P90" t="inlineStr">
         <is>
           <t>DMX</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R90" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="B91" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C91" t="n">
+        <v>67.3</v>
+      </c>
+      <c r="D91" t="n">
+        <v>53</v>
+      </c>
+      <c r="E91" t="n">
         <v>60.8</v>
       </c>
-      <c r="D91" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F91" t="n">
-        <v>35.6</v>
+        <v>46</v>
       </c>
       <c r="G91" t="n">
-        <v>41.418293</v>
+        <v>71.08414</v>
       </c>
       <c r="H91" t="n">
-        <v>100</v>
+        <v>96.46138999999999</v>
       </c>
       <c r="I91" t="n">
-        <v>32.982273</v>
+        <v>53</v>
       </c>
       <c r="J91" t="n">
-        <v>60.8</v>
+        <v>67.3</v>
       </c>
       <c r="K91" t="n">
+        <v>11.5</v>
+      </c>
+      <c r="L91" t="n">
         <v>18.4</v>
       </c>
-      <c r="L91" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M91" t="inlineStr">
         <is>
-          <t>6E5</t>
+          <t>PMV</t>
         </is>
       </c>
       <c r="N91" t="n">
-        <v>44.4330475</v>
+        <v>40.95025</v>
       </c>
       <c r="O91" t="n">
-        <v>-97.55816</v>
+        <v>-95.91788889999999</v>
       </c>
       <c r="P91" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>OAX</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>SD</t>
+          <t>NE</t>
         </is>
       </c>
       <c r="R91" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
-        <v>130</v>
+        <v>134</v>
       </c>
       <c r="B92" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C92" t="n">
-        <v>54</v>
+        <v>53.8</v>
       </c>
       <c r="D92" t="n">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E92" t="n">
-        <v>39.4</v>
+        <v>47</v>
       </c>
       <c r="F92" t="n">
-        <v>32.7</v>
+        <v>36</v>
       </c>
       <c r="G92" t="n">
-        <v>45.056892</v>
+        <v>59.419586</v>
       </c>
       <c r="H92" t="n">
-        <v>87.283676</v>
+        <v>100</v>
       </c>
       <c r="I92" t="n">
-        <v>35.139904</v>
+        <v>33.604248</v>
       </c>
       <c r="J92" t="n">
-        <v>54</v>
+        <v>53.8</v>
       </c>
       <c r="K92" t="n">
-        <v>11.5</v>
+        <v>14.95</v>
       </c>
       <c r="L92" t="n">
-        <v>17.25</v>
+        <v>18.4</v>
       </c>
       <c r="M92" t="inlineStr">
         <is>
-          <t>9MN</t>
+          <t>AEL</t>
         </is>
       </c>
       <c r="N92" t="n">
-        <v>44.0197569</v>
+        <v>43.68153</v>
       </c>
       <c r="O92" t="n">
-        <v>-92.48305999999999</v>
+        <v>-93.36725</v>
       </c>
       <c r="P92" t="inlineStr">
         <is>
-          <t>ARX</t>
+          <t>MPX</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>MN</t>
         </is>
       </c>
       <c r="R92" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
-        <v>131</v>
+        <v>135</v>
       </c>
       <c r="B93" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C93" t="n">
-        <v>62.6</v>
+        <v>53</v>
       </c>
       <c r="D93" t="n">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E93" t="n">
-        <v>48.2</v>
+        <v>46</v>
       </c>
       <c r="F93" t="n">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="G93" t="n">
-        <v>48.006886</v>
+        <v>71.06461</v>
       </c>
       <c r="H93" t="n">
-        <v>87.37333</v>
+        <v>96.158905</v>
       </c>
       <c r="I93" t="n">
-        <v>50</v>
+        <v>35.547657</v>
       </c>
       <c r="J93" t="n">
-        <v>62.6</v>
+        <v>53</v>
       </c>
       <c r="K93" t="n">
+        <v>13.8</v>
+      </c>
+      <c r="L93" t="n">
         <v>17.25</v>
       </c>
-      <c r="L93" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M93" t="inlineStr">
         <is>
-          <t>FSW</t>
+          <t>ALO</t>
         </is>
       </c>
       <c r="N93" t="n">
-        <v>40.6614833333</v>
+        <v>42.554365</v>
       </c>
       <c r="O93" t="n">
-        <v>-91.32671666669999</v>
+        <v>-92.401293</v>
       </c>
       <c r="P93" t="inlineStr">
         <is>
-          <t>DVN</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R93" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
-        <v>132</v>
+        <v>136</v>
       </c>
       <c r="B94" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C94" t="n">
-        <v>53.6</v>
+        <v>71.2</v>
       </c>
       <c r="D94" t="n">
-        <v>39.2</v>
+        <v>55</v>
       </c>
       <c r="E94" t="n">
-        <v>46.4</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="F94" t="n">
-        <v>35.6</v>
+        <v>50</v>
       </c>
       <c r="G94" t="n">
-        <v>66.48042</v>
+        <v>68.763695</v>
       </c>
       <c r="H94" t="n">
-        <v>87.37333</v>
+        <v>97.525246</v>
       </c>
       <c r="I94" t="n">
-        <v>35.827988</v>
+        <v>55</v>
       </c>
       <c r="J94" t="n">
-        <v>53.6</v>
+        <v>71.2</v>
       </c>
       <c r="K94" t="n">
-        <v>13.8</v>
+        <v>10.35</v>
       </c>
       <c r="L94" t="n">
-        <v>20.7</v>
+        <v>16.1</v>
       </c>
       <c r="M94" t="inlineStr">
         <is>
-          <t>LYV</t>
+          <t>HJH</t>
         </is>
       </c>
       <c r="N94" t="n">
-        <v>43.6211683</v>
+        <v>40.15225</v>
       </c>
       <c r="O94" t="n">
-        <v>-96.21578580000001</v>
+        <v>-97.58697220000001</v>
       </c>
       <c r="P94" t="inlineStr">
         <is>
-          <t>FSD</t>
+          <t>GID</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>MN</t>
+          <t>NE</t>
         </is>
       </c>
       <c r="R94" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="B95" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C95" t="n">
-        <v>67</v>
+        <v>62.6</v>
       </c>
       <c r="D95" t="n">
-        <v>58</v>
+        <v>51.8</v>
       </c>
       <c r="E95" t="n">
-        <v>63.5</v>
+        <v>55.4</v>
       </c>
       <c r="F95" t="n">
-        <v>48.7</v>
+        <v>41</v>
       </c>
       <c r="G95" t="n">
-        <v>63.90151</v>
+        <v>62.224957</v>
       </c>
       <c r="H95" t="n">
-        <v>100</v>
+        <v>93.64807999999999</v>
       </c>
       <c r="I95" t="n">
-        <v>58</v>
+        <v>51.8</v>
       </c>
       <c r="J95" t="n">
-        <v>67</v>
+        <v>62.6</v>
       </c>
       <c r="K95" t="n">
-        <v>16.1</v>
+        <v>13.8</v>
       </c>
       <c r="L95" t="n">
-        <v>19.55</v>
+        <v>17.25</v>
       </c>
       <c r="M95" t="inlineStr">
         <is>
-          <t>BIE</t>
+          <t>HNR</t>
         </is>
       </c>
       <c r="N95" t="n">
-        <v>40.30128</v>
+        <v>41.58414323</v>
       </c>
       <c r="O95" t="n">
-        <v>-96.75411</v>
+        <v>-95.33581975</v>
       </c>
       <c r="P95" t="inlineStr">
         <is>
           <t>OAX</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>NE</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R95" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B96" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C96" t="n">
-        <v>59</v>
+        <v>57.2</v>
       </c>
       <c r="D96" t="n">
-        <v>48.6</v>
+        <v>44.6</v>
       </c>
       <c r="E96" t="n">
         <v>51.8</v>
       </c>
       <c r="F96" t="n">
-        <v>43</v>
+        <v>39.2</v>
       </c>
       <c r="G96" t="n">
-        <v>67.04621</v>
+        <v>71.259865</v>
       </c>
       <c r="H96" t="n">
-        <v>98.15545</v>
+        <v>100</v>
       </c>
       <c r="I96" t="n">
-        <v>43.98808</v>
+        <v>39.181107</v>
       </c>
       <c r="J96" t="n">
-        <v>59</v>
+        <v>57.2</v>
       </c>
       <c r="K96" t="n">
+        <v>19.55</v>
+      </c>
+      <c r="L96" t="n">
         <v>24.15</v>
       </c>
-      <c r="L96" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="M96" t="inlineStr">
         <is>
-          <t>OOA</t>
+          <t>SXK</t>
         </is>
       </c>
       <c r="N96" t="n">
-        <v>41.227275</v>
+        <v>42.98945034</v>
       </c>
       <c r="O96" t="n">
-        <v>-92.49186666670001</v>
+        <v>-96.16451533</v>
       </c>
       <c r="P96" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R96" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B97" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C97" t="n">
-        <v>65.5</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="D97" t="n">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="E97" t="n">
-        <v>60.3</v>
+        <v>53.6</v>
       </c>
       <c r="F97" t="n">
-        <v>44</v>
+        <v>37.4</v>
       </c>
       <c r="G97" t="n">
-        <v>58.2729</v>
+        <v>50.6313</v>
       </c>
       <c r="H97" t="n">
-        <v>98.54777</v>
+        <v>100</v>
       </c>
       <c r="I97" t="n">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="J97" t="n">
-        <v>65.5</v>
+        <v>64.40000000000001</v>
       </c>
       <c r="K97" t="n">
         <v>16.1</v>
       </c>
       <c r="L97" t="n">
-        <v>18.4</v>
+        <v>21.85</v>
       </c>
       <c r="M97" t="inlineStr">
         <is>
-          <t>AFK</t>
+          <t>TVK</t>
         </is>
       </c>
       <c r="N97" t="n">
-        <v>40.60689</v>
+        <v>40.6831805556</v>
       </c>
       <c r="O97" t="n">
-        <v>-95.86569</v>
+        <v>-92.8983388889</v>
       </c>
       <c r="P97" t="inlineStr">
         <is>
-          <t>OAX</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>NE</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R97" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B98" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C98" t="n">
-        <v>57.2</v>
+        <v>51.8</v>
       </c>
       <c r="D98" t="n">
-        <v>42.8</v>
+        <v>41</v>
       </c>
       <c r="E98" t="n">
-        <v>51.8</v>
+        <v>46.4</v>
       </c>
       <c r="F98" t="n">
-        <v>42.8</v>
+        <v>39.2</v>
       </c>
       <c r="G98" t="n">
-        <v>81.99928</v>
+        <v>66.48042</v>
       </c>
       <c r="H98" t="n">
         <v>100</v>
       </c>
       <c r="I98" t="n">
-        <v>38.5375</v>
+        <v>36.942924</v>
       </c>
       <c r="J98" t="n">
-        <v>57.2</v>
+        <v>51.8</v>
       </c>
       <c r="K98" t="n">
-        <v>20.7</v>
+        <v>12.65</v>
       </c>
       <c r="L98" t="n">
-        <v>21.85</v>
+        <v>17.25</v>
       </c>
       <c r="M98" t="inlineStr">
         <is>
-          <t>EBS</t>
+          <t>CCY</t>
         </is>
       </c>
       <c r="N98" t="n">
-        <v>42.43714659</v>
+        <v>43.0730055556</v>
       </c>
       <c r="O98" t="n">
-        <v>-93.87247879</v>
+        <v>-92.61322222219999</v>
       </c>
       <c r="P98" t="inlineStr">
         <is>
-          <t>DMX</t>
+          <t>ARX</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>IA</t>
         </is>
       </c>
       <c r="R98" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B99" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C99" t="n">
-        <v>67.3</v>
+        <v>55.2</v>
       </c>
       <c r="D99" t="n">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="E99" t="n">
-        <v>60.8</v>
+        <v>44.6</v>
       </c>
       <c r="F99" t="n">
-        <v>46</v>
+        <v>28.2</v>
       </c>
       <c r="G99" t="n">
-        <v>71.08414</v>
+        <v>58.85545</v>
       </c>
       <c r="H99" t="n">
-        <v>96.46138999999999</v>
+        <v>98.40049</v>
       </c>
       <c r="I99" t="n">
-        <v>53</v>
+        <v>29.831749</v>
       </c>
       <c r="J99" t="n">
-        <v>67.3</v>
+        <v>55.2</v>
       </c>
       <c r="K99" t="n">
-        <v>11.5</v>
+        <v>20.7</v>
       </c>
       <c r="L99" t="n">
-        <v>18.4</v>
+        <v>19.55</v>
       </c>
       <c r="M99" t="inlineStr">
         <is>
-          <t>PMV</t>
+          <t>DVP</t>
         </is>
       </c>
       <c r="N99" t="n">
-        <v>40.95025</v>
+        <v>43.9867917</v>
       </c>
       <c r="O99" t="n">
-        <v>-95.91788889999999</v>
+        <v>-95.7826111</v>
       </c>
       <c r="P99" t="inlineStr">
         <is>
-          <t>OAX</t>
+          <t>FSD</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>NE</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="R99" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B100" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C100" t="n">
-        <v>51.8</v>
+        <v>75.2</v>
       </c>
       <c r="D100" t="n">
-        <v>41</v>
+        <v>57.2</v>
       </c>
       <c r="E100" t="n">
-        <v>46.4</v>
+        <v>57.2</v>
       </c>
       <c r="F100" t="n">
-        <v>39.2</v>
+        <v>48.2</v>
       </c>
       <c r="G100" t="n">
-        <v>66.48042</v>
+        <v>53.595398</v>
       </c>
       <c r="H100" t="n">
-        <v>100</v>
+        <v>87.92567</v>
       </c>
       <c r="I100" t="n">
-        <v>36.942924</v>
+        <v>57.2</v>
       </c>
       <c r="J100" t="n">
-        <v>51.8</v>
+        <v>75.2</v>
       </c>
       <c r="K100" t="n">
-        <v>12.65</v>
+        <v>13.8</v>
       </c>
       <c r="L100" t="n">
-        <v>17.25</v>
+        <v>19.55</v>
       </c>
       <c r="M100" t="inlineStr">
         <is>
-          <t>CCY</t>
+          <t>CHT</t>
         </is>
       </c>
       <c r="N100" t="n">
-        <v>43.0730055556</v>
+        <v>39.7820154</v>
       </c>
       <c r="O100" t="n">
-        <v>-92.61322222219999</v>
+        <v>-93.496236</v>
       </c>
       <c r="P100" t="inlineStr">
         <is>
-          <t>ARX</t>
+          <t>EAX</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>IA</t>
+          <t>MO</t>
         </is>
       </c>
       <c r="R100" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>147</v>
       </c>
       <c r="B101" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C101" t="n">
-        <v>75.2</v>
+        <v>51.8</v>
       </c>
       <c r="D101" t="n">
-        <v>57.2</v>
+        <v>35.6</v>
       </c>
       <c r="E101" t="n">
-        <v>57.2</v>
+        <v>44.6</v>
       </c>
       <c r="F101" t="n">
-        <v>48.2</v>
+        <v>35.6</v>
       </c>
       <c r="G101" t="n">
-        <v>53.595398</v>
+        <v>66.260666</v>
       </c>
       <c r="H101" t="n">
-        <v>87.92567</v>
+        <v>100</v>
       </c>
       <c r="I101" t="n">
-        <v>57.2</v>
+        <v>31.624071</v>
       </c>
       <c r="J101" t="n">
-        <v>75.2</v>
+        <v>51.8</v>
       </c>
       <c r="K101" t="n">
-        <v>13.8</v>
+        <v>11.5</v>
       </c>
       <c r="L101" t="n">
-        <v>19.55</v>
+        <v>14.95</v>
       </c>
       <c r="M101" t="inlineStr">
         <is>
-          <t>CHT</t>
+          <t>FKA</t>
         </is>
       </c>
       <c r="N101" t="n">
-        <v>39.7820154</v>
+        <v>43.67667</v>
       </c>
       <c r="O101" t="n">
-        <v>-93.496236</v>
+        <v>-92.17972</v>
       </c>
       <c r="P101" t="inlineStr">
         <is>
-          <t>EAX</t>
+          <t>ARX</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>MO</t>
+          <t>MN</t>
         </is>
       </c>
       <c r="R101" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>148</v>
       </c>
       <c r="B102" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C102" t="n">
+        <v>68</v>
+      </c>
+      <c r="D102" t="n">
+        <v>53.6</v>
+      </c>
+      <c r="E102" t="n">
         <v>51.8</v>
       </c>
-      <c r="D102" t="n">
-[...4 lines deleted...]
-      </c>
       <c r="F102" t="n">
-        <v>35.6</v>
+        <v>41</v>
       </c>
       <c r="G102" t="n">
-        <v>66.260666</v>
+        <v>45.049503</v>
       </c>
       <c r="H102" t="n">
-        <v>100</v>
+        <v>87.5611</v>
       </c>
       <c r="I102" t="n">
-        <v>31.624071</v>
+        <v>53.6</v>
       </c>
       <c r="J102" t="n">
-        <v>51.8</v>
+        <v>68</v>
       </c>
       <c r="K102" t="n">
-        <v>11.5</v>
+        <v>10.35</v>
       </c>
       <c r="L102" t="n">
-        <v>14.95</v>
+        <v>17.25</v>
       </c>
       <c r="M102" t="inlineStr">
         <is>
-          <t>FKA</t>
+          <t>HAE</t>
         </is>
       </c>
       <c r="N102" t="n">
-        <v>43.67667</v>
+        <v>39.7251667</v>
       </c>
       <c r="O102" t="n">
-        <v>-92.17972</v>
+        <v>-91.44386110000001</v>
       </c>
       <c r="P102" t="inlineStr">
         <is>
-          <t>ARX</t>
+          <t>LSX</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>MN</t>
+          <t>MO</t>
         </is>
       </c>
       <c r="R102" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>149</v>
       </c>
       <c r="B103" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C103" t="n">
-        <v>68</v>
+        <v>65.3</v>
       </c>
       <c r="D103" t="n">
-        <v>53.6</v>
+        <v>54.5</v>
       </c>
       <c r="E103" t="n">
-        <v>51.8</v>
+        <v>64</v>
       </c>
       <c r="F103" t="n">
-        <v>41</v>
+        <v>47.3</v>
       </c>
       <c r="G103" t="n">
-        <v>45.049503</v>
+        <v>63.497272</v>
       </c>
       <c r="H103" t="n">
-        <v>87.5611</v>
+        <v>100</v>
       </c>
       <c r="I103" t="n">
-        <v>53.6</v>
+        <v>54.5</v>
       </c>
       <c r="J103" t="n">
-        <v>68</v>
+        <v>65.3</v>
       </c>
       <c r="K103" t="n">
-        <v>10.35</v>
+        <v>21.85</v>
       </c>
       <c r="L103" t="n">
-        <v>17.25</v>
+        <v>28.75</v>
       </c>
       <c r="M103" t="inlineStr">
         <is>
-          <t>HAE</t>
+          <t>EVU</t>
         </is>
       </c>
       <c r="N103" t="n">
-        <v>39.7251667</v>
+        <v>40.3525</v>
       </c>
       <c r="O103" t="n">
-        <v>-91.44386110000001</v>
+        <v>-94.91500000000001</v>
       </c>
       <c r="P103" t="inlineStr">
         <is>
-          <t>LSX</t>
+          <t>EAX</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>MO</t>
         </is>
       </c>
       <c r="R103" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B104" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C104" t="n">
-        <v>65.3</v>
+        <v>60.8</v>
       </c>
       <c r="D104" t="n">
-        <v>54.5</v>
+        <v>55.4</v>
       </c>
       <c r="E104" t="n">
-        <v>64</v>
+        <v>57.2</v>
       </c>
       <c r="F104" t="n">
-        <v>47.3</v>
+        <v>51.8</v>
       </c>
       <c r="G104" t="n">
-        <v>63.497272</v>
+        <v>82.38346</v>
       </c>
       <c r="H104" t="n">
-        <v>100</v>
+        <v>93.696724</v>
       </c>
       <c r="I104" t="n">
-        <v>54.5</v>
+        <v>55.4</v>
       </c>
       <c r="J104" t="n">
-        <v>65.3</v>
+        <v>60.8</v>
       </c>
       <c r="K104" t="n">
-        <v>21.85</v>
+        <v>9.199999999999999</v>
       </c>
       <c r="L104" t="n">
-        <v>28.75</v>
+        <v>13.8</v>
       </c>
       <c r="M104" t="inlineStr">
         <is>
-          <t>EVU</t>
+          <t>AIO</t>
         </is>
       </c>
       <c r="N104" t="n">
-        <v>40.3525</v>
+        <v>41.4058805556</v>
       </c>
       <c r="O104" t="n">
-        <v>-94.91500000000001</v>
+        <v>-95.04652777779999</v>
       </c>
       <c r="P104" t="inlineStr">
         <is>
-          <t>EAX</t>
+          <t>DMX</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>MO</t>
+          <t>IA</t>
         </is>
       </c>
       <c r="R104" t="inlineStr">
         <is>
           <t>US</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>154</v>
       </c>
       <c r="B105" s="1" t="n">
         <v>46325</v>
       </c>
       <c r="C105" t="n">
         <v>51.8</v>
       </c>
       <c r="D105" t="n">
         <v>35.6</v>
       </c>
       <c r="E105" t="n">
         <v>46.4</v>
       </c>
       <c r="F105" t="n">